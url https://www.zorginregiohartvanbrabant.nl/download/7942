--- v2 (2026-03-15)
+++ v3 (2026-04-30)
@@ -8,60 +8,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29711"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30006"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tilburg.sharepoint.com/sites/TB-PRC-DVL_CMCB-CBJeugd/Gedeelde documenten/02 CB Jeugd/NGZ/NGZ Formulier/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="22" documentId="8_{6513F30B-C5DB-4596-AF1F-4587EDD89BE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{245091D0-BCB2-446F-A7DF-29532507B4BE}"/>
+  <xr:revisionPtr revIDLastSave="55" documentId="8_{6513F30B-C5DB-4596-AF1F-4587EDD89BE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{125D02DE-FBAF-452E-8FAB-2F577917DD10}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{041FE3F8-2D63-4769-910D-51A9E0E3B044}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{041FE3F8-2D63-4769-910D-51A9E0E3B044}"/>
   </bookViews>
   <sheets>
     <sheet name="NGZ formulier" sheetId="1" r:id="rId1"/>
     <sheet name="Referentie" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NGZ formulier'!$B$2:$D$119</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -139,51 +139,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="210">
   <si>
     <t>Aanvraag niet-gecontracteerde jeugdhulp (NGZ)</t>
   </si>
   <si>
     <t>Versie december 2025</t>
   </si>
   <si>
     <r>
       <t>Dit formulier gebruik je als je zorg wilt inzetten van een niet-gecontracteerde jeugdhulpaanbieder of van een jeugdhulpaanbieder die wel gecontracteerd is, maar niet voor het gewenste product. Lees eerst de website over NGZ op www.zorginregiohartvanbrabant.nl voor meer informatie over NGZ binnen de regio Hart van Brabant (HvB).
 Formulier ingevuld? Stuur dan een e-mail naar inkoopjeugdhvb@tilburg.nl met in het onderwerp NGZ aanvraag (naam zorgaanbieder) (naam jeugdige) voor een zo snel mogelijk verwerking.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 
 Let op: alle blauwe velden moeten in ieder geval gevuld zijn om de NGZ aanvraag in behandeling te kunnen nemen</t>
     </r>
   </si>
   <si>
@@ -818,75 +818,93 @@
   <si>
     <t>NGZ16</t>
   </si>
   <si>
     <t>NGZ segment 4 GHZ begeleiding</t>
   </si>
   <si>
     <t>NGZ17</t>
   </si>
   <si>
     <t>NGZ segment 4 Verzorging</t>
   </si>
   <si>
     <t>NGZ18</t>
   </si>
   <si>
     <t>Persoonlijke verzorging</t>
   </si>
   <si>
     <t>NGZ segment 4 Vaktherapie</t>
   </si>
   <si>
     <t>NGZ19</t>
   </si>
   <si>
+    <t>NGZ segment 5 Crisis</t>
+  </si>
+  <si>
+    <t>NGZ20</t>
+  </si>
+  <si>
+    <t>Jeugdhulp crisis</t>
+  </si>
+  <si>
     <t>NGZ Beschermd wonen</t>
   </si>
   <si>
     <t>NGZ21</t>
   </si>
   <si>
     <t>NGZ Dyslexie</t>
   </si>
   <si>
     <t>NGZ22</t>
   </si>
   <si>
     <t xml:space="preserve">NGZ Zak- en kleedgeld </t>
   </si>
   <si>
     <t>NGZ23</t>
   </si>
   <si>
     <t>NGZ Exceptionele kosten JZ+</t>
   </si>
   <si>
     <t>NGZ25</t>
   </si>
   <si>
     <t>Expectiionele kosten</t>
+  </si>
+  <si>
+    <t>NGZ Jeugdzorg Plus</t>
+  </si>
+  <si>
+    <t>NGZ26</t>
+  </si>
+  <si>
+    <t>Jeugdzorg Plus</t>
   </si>
   <si>
     <t>Jeugdreclassering: outputgericht landelijk werkende GI's</t>
   </si>
   <si>
     <t>47B10</t>
   </si>
   <si>
     <t>Jeugdreclassering</t>
   </si>
   <si>
     <t>GBM advies: outputgericht landelijk werkende GI's</t>
   </si>
   <si>
     <t>47B11</t>
   </si>
   <si>
     <t>GBM Uitvoering landelijk werkende GI's</t>
   </si>
   <si>
     <t>47B12</t>
   </si>
   <si>
     <t>ITB Criem landelijk werkende GI's</t>
   </si>
@@ -1949,52 +1967,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC3F49DF-2C24-4104-850B-DBBA27B8E869}">
   <dimension ref="A1:E120"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C50" sqref="C50:D50"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A58" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B68" sqref="B68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="11" customWidth="1"/>
     <col min="2" max="2" width="58.28515625" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4"/>
     <row r="2" spans="2:4" ht="26.25">
       <c r="B2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="18"/>
     </row>
     <row r="3" spans="2:4">
       <c r="B3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="14"/>
@@ -2833,51 +2851,51 @@
       <c r="D116" s="12"/>
     </row>
     <row r="117" spans="2:4">
       <c r="B117" s="71" t="s">
         <v>77</v>
       </c>
       <c r="C117" s="60"/>
       <c r="D117" s="60"/>
     </row>
     <row r="118" spans="2:4">
       <c r="B118" s="30" t="s">
         <v>78</v>
       </c>
       <c r="C118" s="64"/>
       <c r="D118" s="65"/>
     </row>
     <row r="119" spans="2:4">
       <c r="B119" s="30" t="s">
         <v>79</v>
       </c>
       <c r="C119" s="64"/>
       <c r="D119" s="65"/>
     </row>
     <row r="120" spans="2:4"/>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Wtz9RCHph44Fi85f19jKeirhaAsU9SR+2mGzNnM9ocxfZHX4X5uXcK+lNE0hGNCCGThSCo4QYB8kKZ0D4TPFBA==" saltValue="sqynn3K6aCPtqQUIGkDFzw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0"/>
   <protectedRanges>
     <protectedRange sqref="B112:D116 B2:D5 B117:D119 B6:D114" name="Bereik1"/>
   </protectedRanges>
   <mergeCells count="113">
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="B116:C116"/>
     <mergeCell ref="B49:D49"/>
     <mergeCell ref="C50:D50"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="C73:D73"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B108:C108"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B77:D77"/>
@@ -3041,51 +3059,51 @@
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Pagina &amp;P van &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="cellIs" priority="3" stopIfTrue="1" operator="equal" id="{9523F4A0-549D-4495-96E7-0035C3147041}">
             <xm:f>Referentie!$T$4</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FF0070C0"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>C40:D40</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="12">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="13">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FCC32DA5-83A9-41B7-9896-41BD6AB71009}">
           <x14:formula1>
             <xm:f>Referentie!$B$1:$B$2</xm:f>
           </x14:formula1>
           <xm:sqref>C10 D106:D108 D113:D116 C104</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{95486B82-BE0E-4A5F-BA2D-9EBEE413B6CA}">
           <x14:formula1>
             <xm:f>Referentie!$Q$1:$Q$3</xm:f>
           </x14:formula1>
           <xm:sqref>C15</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{97FBA9B2-B1D1-4827-9652-97153F9E719B}">
           <x14:formula1>
             <xm:f>Referentie!$R$1:$R$3</xm:f>
           </x14:formula1>
           <xm:sqref>C26 C33</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5F3943E3-4E89-4105-B614-CFC17C84BF5D}">
           <x14:formula1>
             <xm:f>Referentie!$P$1:$P$5</xm:f>
           </x14:formula1>
           <xm:sqref>C71 C57</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{ED3B05BF-C7DA-4A24-A315-99096529935B}">
@@ -3104,72 +3122,78 @@
           <x14:formula1>
             <xm:f>Referentie!$S$1:$S$4</xm:f>
           </x14:formula1>
           <xm:sqref>C39</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{519BFC8B-7022-49B6-B115-10F073C3514E}">
           <x14:formula1>
             <xm:f>Referentie!$D$1:$D$2</xm:f>
           </x14:formula1>
           <xm:sqref>C59:D59 C73:D73</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{87A83FA9-30E2-48B2-8685-296BC6422AE7}">
           <x14:formula1>
             <xm:f>Referentie!$E$1:$E$2</xm:f>
           </x14:formula1>
           <xm:sqref>C46:D46</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7E518DF3-DDC2-40F4-8C05-5441C1228196}">
           <x14:formula1>
             <xm:f>Referentie!$F$1:$F$13</xm:f>
           </x14:formula1>
           <xm:sqref>C13:D13</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{86D00466-E48E-42C9-A14E-16BA395FEB1B}">
           <x14:formula1>
-            <xm:f>Referentie!$G$25:$G$35</xm:f>
+            <xm:f>Referentie!$G$27:$G$37</xm:f>
           </x14:formula1>
           <xm:sqref>C78:D78</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{52C8B7DD-E2EC-491C-8022-1D070681618C}">
           <x14:formula1>
-            <xm:f>Referentie!$G$1:$G$24</xm:f>
+            <xm:f>Referentie!$G$1:$G$26</xm:f>
           </x14:formula1>
-          <xm:sqref>C64:D64 C50:D50</xm:sqref>
+          <xm:sqref>C64:D64</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{ECAB91CC-F7E2-4158-9897-9AAA2660AEBA}">
+          <x14:formula1>
+            <xm:f>Referentie!$G$1:$G$26</xm:f>
+          </x14:formula1>
+          <xm:sqref>C50:D50</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20416778-19FD-4907-A280-7F061692EB22}">
-  <dimension ref="A1:U35"/>
+  <dimension ref="A1:U37"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="G2" sqref="G2:O26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="12.85546875" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" customWidth="1"/>
     <col min="7" max="7" width="30" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" customWidth="1"/>
     <col min="15" max="15" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75" thickBot="1">
       <c r="A1" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
         <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
@@ -3736,392 +3760,441 @@
       <c r="H20" s="2" t="s">
         <v>169</v>
       </c>
       <c r="I20" s="2">
         <v>54</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>149</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>99</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>100</v>
       </c>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="6:15">
       <c r="G21" s="2" t="s">
         <v>170</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>171</v>
       </c>
       <c r="I21" s="2">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="K21" s="3"/>
       <c r="L21" s="3" t="s">
         <v>100</v>
       </c>
       <c r="M21" s="3"/>
     </row>
     <row r="22" spans="6:15">
       <c r="G22" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I22" s="2">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>158</v>
+        <v>109</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>99</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>100</v>
       </c>
       <c r="M22" s="3"/>
     </row>
     <row r="23" spans="6:15">
-      <c r="G23" s="36" t="s">
-        <v>174</v>
+      <c r="G23" s="2" t="s">
+        <v>175</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I23" s="2">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>98</v>
+        <v>158</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>99</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="M23" s="4"/>
+      <c r="M23" s="3"/>
     </row>
     <row r="24" spans="6:15">
       <c r="G24" s="36" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I24" s="2">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-      <c r="L24" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="L24" s="3" t="s">
         <v>100</v>
       </c>
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="6:15" ht="30.75">
-      <c r="F25" s="34"/>
+    <row r="25" spans="6:15">
       <c r="G25" s="36" t="s">
         <v>179</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="I25" s="3">
-[...2 lines deleted...]
-      <c r="J25" t="s">
+      <c r="I25" s="2">
+        <v>43</v>
+      </c>
+      <c r="J25" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="K25" t="s">
-[...8 lines deleted...]
-      <c r="F26" s="34"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="M25" s="4"/>
+    </row>
+    <row r="26" spans="6:15">
       <c r="G26" s="36" t="s">
         <v>182</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="I26" s="3">
-[...3 lines deleted...]
-        <v>181</v>
+      <c r="I26" s="2">
+        <v>43</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>184</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="L26" t="s">
+      <c r="L26" s="37" t="s">
         <v>100</v>
       </c>
-      <c r="M26" s="38"/>
-[...2 lines deleted...]
-    <row r="27" spans="6:15" ht="30.75">
+      <c r="M26" s="4"/>
+    </row>
+    <row r="27" spans="6:15" ht="45">
       <c r="F27" s="34"/>
       <c r="G27" s="36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I27" s="3">
         <v>47</v>
       </c>
       <c r="J27" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="K27" t="s">
         <v>128</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>111</v>
       </c>
       <c r="M27" s="35"/>
     </row>
-    <row r="28" spans="6:15">
+    <row r="28" spans="6:15" ht="30">
       <c r="F28" s="34"/>
       <c r="G28" s="36" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I28" s="3">
         <v>47</v>
       </c>
       <c r="J28" t="s">
-        <v>181</v>
-[...9 lines deleted...]
-    <row r="29" spans="6:15" ht="30.75">
+        <v>187</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="L28" t="s">
+        <v>100</v>
+      </c>
+      <c r="M28" s="38"/>
+      <c r="O28" s="35"/>
+    </row>
+    <row r="29" spans="6:15" ht="30">
       <c r="F29" s="34"/>
       <c r="G29" s="36" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="I29" s="3">
         <v>47</v>
       </c>
       <c r="J29" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="K29" t="s">
         <v>128</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>111</v>
       </c>
       <c r="M29" s="35"/>
     </row>
-    <row r="30" spans="6:15" ht="30.75">
+    <row r="30" spans="6:15" ht="30">
       <c r="F30" s="34"/>
       <c r="G30" s="36" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="I30" s="3">
         <v>47</v>
       </c>
       <c r="J30" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="K30" t="s">
         <v>128</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>111</v>
       </c>
       <c r="M30" s="35"/>
     </row>
-    <row r="31" spans="6:15">
+    <row r="31" spans="6:15" ht="30">
       <c r="F31" s="34"/>
       <c r="G31" s="36" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="I31" s="3">
         <v>47</v>
       </c>
       <c r="J31" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="K31" t="s">
         <v>128</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>111</v>
       </c>
       <c r="M31" s="35"/>
     </row>
-    <row r="32" spans="6:15">
+    <row r="32" spans="6:15" ht="30">
       <c r="F32" s="34"/>
       <c r="G32" s="36" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="I32" s="3">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J32" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="K32" t="s">
         <v>128</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>111</v>
       </c>
       <c r="M32" s="35"/>
     </row>
     <row r="33" spans="6:15">
       <c r="F33" s="34"/>
       <c r="G33" s="36" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I33" s="3">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J33" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="K33" t="s">
         <v>128</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>111</v>
       </c>
       <c r="M33" s="35"/>
     </row>
-    <row r="34" spans="6:15" ht="30.75">
+    <row r="34" spans="6:15">
       <c r="F34" s="34"/>
       <c r="G34" s="36" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I34" s="3">
+        <v>48</v>
+      </c>
+      <c r="J34" t="s">
+        <v>202</v>
+      </c>
+      <c r="K34" t="s">
+        <v>128</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="M34" s="35"/>
+    </row>
+    <row r="35" spans="6:15">
+      <c r="F35" s="34"/>
+      <c r="G35" s="36" t="s">
+        <v>203</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="I35" s="3">
+        <v>48</v>
+      </c>
+      <c r="J35" t="s">
+        <v>202</v>
+      </c>
+      <c r="K35" t="s">
+        <v>128</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="M35" s="35"/>
+    </row>
+    <row r="36" spans="6:15" ht="30">
+      <c r="F36" s="34"/>
+      <c r="G36" s="36" t="s">
+        <v>205</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="I36" s="3">
         <v>49</v>
       </c>
-      <c r="J34" t="s">
-[...2 lines deleted...]
-      <c r="K34" s="3" t="s">
+      <c r="J36" t="s">
+        <v>207</v>
+      </c>
+      <c r="K36" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="L34" t="s">
+      <c r="L36" t="s">
         <v>100</v>
       </c>
-      <c r="M34" s="35"/>
-[...10 lines deleted...]
-      <c r="M35" s="35"/>
+      <c r="M36" s="35"/>
+      <c r="O36" s="35"/>
+    </row>
+    <row r="37" spans="6:15">
+      <c r="G37" s="36" t="s">
+        <v>208</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="L37" s="3"/>
+      <c r="M37" s="35"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="WQc1De6M0KI6SmG0SpQOuoTgU++5RtLzGYNq7iOdTtloEoGzBjPjrwdjuHVIVhBhSCyipiR2zWcUhe4dgEQvlw==" saltValue="cM3+Q5KmUk+7SN67rK4/Eg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="17" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Title4 xmlns="b099e679-cfb0-44bb-992d-d6fa683e8247" xsi:nil="true"/>
     <Title3 xmlns="b099e679-cfb0-44bb-992d-d6fa683e8247" xsi:nil="true"/>
     <Title2 xmlns="b099e679-cfb0-44bb-992d-d6fa683e8247" xsi:nil="true"/>
     <Title1 xmlns="b099e679-cfb0-44bb-992d-d6fa683e8247" xsi:nil="true"/>
     <Title0 xmlns="b099e679-cfb0-44bb-992d-d6fa683e8247" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b099e679-cfb0-44bb-992d-d6fa683e8247">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E3F7682F29864F97F548D8D3F07DEE" ma:contentTypeVersion="15" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="0af886befd17cea2489df68401446dee">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b099e679-cfb0-44bb-992d-d6fa683e8247" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9a9d87da13302e541aef9c67fd61e068" ns2:_="">
     <xsd:import namespace="b099e679-cfb0-44bb-992d-d6fa683e8247"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Title0" minOccurs="0"/>
                 <xsd:element ref="ns2:Title1" minOccurs="0"/>
                 <xsd:element ref="ns2:Title2" minOccurs="0"/>
                 <xsd:element ref="ns2:Title3" minOccurs="0"/>
                 <xsd:element ref="ns2:Title4" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4295,69 +4368,60 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB4881FD-4488-403B-8D47-E8C1C9F42A62}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8D0A42F-AC8B-4B1F-8A61-54903854EF00}"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C48F77EE-C819-4B63-8D3E-C1D7D1883A8E}"/>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB4881FD-4488-403B-8D47-E8C1C9F42A62}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0ce80e9c-661b-453a-b52e-c00e4f65cc34}" enabled="1" method="Standard" siteId="{bbc3bd55-2812-4652-96ae-ce7932a2e8b5}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jongh, Astrid de</dc:creator>
   <cp:keywords/>
   <dc:description/>