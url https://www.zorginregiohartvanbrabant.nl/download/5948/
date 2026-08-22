--- v0 (2026-05-02)
+++ v1 (2026-08-22)
@@ -1,3438 +1,7574 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6EF2A2CA" w14:textId="37B0311B" w:rsidR="001628E0" w:rsidRPr="000D73CE" w:rsidRDefault="006557AB" w:rsidP="00BA1B56">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="49FD62E6" w14:textId="20DC1C8D" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Afbakening kinderopvang, (brede toegankelijke) BSO, BSO+ en specialistische jeugdhulp (segment 3)</w:t>
+      </w:r>
+      <w:r w:rsidR="000E44F7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000E44F7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Inleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F36378" w14:textId="49989880" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Binnen de regio Hart van Brabant wordt gewerkt aan een samenhangend stelsel van voorzieningen voor kinderen in de basisschoolleeftijd. Kinderopvang, brede toegankelijke BSO, BSO+ en specialistische jeugdhulp verschillen in doelgroep, intensiteit van ondersteuning, financiering en toegang, maar vormen gezamenlijk een doorlopend ondersteuningscontinuüm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D1295E" w14:textId="3836D7B7" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dit afbakeningskader biedt richting bij het bepalen welk type voorziening het meest passend is, uitgaande van de ondersteuningsbehoefte van het kind en het gezin en de beweging naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meer inclusieve kinderopvang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29166DA0" w14:textId="7BC4CAFE" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Uitgangspunten bij het bepalen van passend aanbod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BF61D2" w14:textId="7DC8BBE5" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Normalisering staat voorop</w:t>
+      </w:r>
+      <w:r w:rsidR="000E44F7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ouders en het sociaal netwerk zijn primair verantwoordelijk voor verzorging, opvoeding en opvang. Er wordt eerst gekeken naar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7BEA65" w14:textId="22C552E4" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>beschikbare inzet van ouders en netwerk;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E442CB8" w14:textId="2CB10BFC" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mogelijkheden om werk of studie aan te passen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474E48DF" w14:textId="755A5234" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(dreigende) overbelasting van het gezin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3855D37E" w14:textId="7CEA72CA" w:rsidR="000E44F7" w:rsidRDefault="000E44F7" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0489E331" w14:textId="720F5FA9" w:rsidR="000E44F7" w:rsidRPr="009520D5" w:rsidRDefault="3E6707A0" w:rsidP="009520D5">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Voorliggende voorzieningen eerst</w:t>
+      </w:r>
+      <w:r w:rsidR="000E44F7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Voordat gespecialiseerde of aanvullende voorzieningen worden ingezet, wordt gekeken naar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694DCB78" w14:textId="47980216" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vrijetijdsbesteding (sport, verenigingen);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFB7F0B" w14:textId="1BE0623B" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>andere laagdrempelige voorzieningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C13A27" w14:textId="5BDD5A65" w:rsidR="000E44F7" w:rsidRDefault="000E44F7" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC7EEC6" w14:textId="77777777" w:rsidR="009520D5" w:rsidRDefault="3E6707A0" w:rsidP="009520D5">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Passend binnen het continuüm</w:t>
+      </w:r>
+      <w:r w:rsidR="000E44F7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wanneer dit onvoldoende is, wordt bepaald welke voorziening passend is</w:t>
+      </w:r>
+      <w:r w:rsidR="009520D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, volgordelijk:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E6E004" w14:textId="77777777" w:rsidR="009520D5" w:rsidRDefault="3E6707A0" w:rsidP="009520D5">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009520D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reguliere BSO, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D791B4" w14:textId="77777777" w:rsidR="009520D5" w:rsidRDefault="3E6707A0" w:rsidP="009520D5">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009520D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brede toegankelijke BSO, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6E6C96" w14:textId="6628D66C" w:rsidR="009520D5" w:rsidRDefault="3E6707A0" w:rsidP="009520D5">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009520D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BSO+ </w:t>
+      </w:r>
+      <w:r w:rsidR="009520D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(met beschikking),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0255280E" w14:textId="696348C8" w:rsidR="000E44F7" w:rsidRPr="009520D5" w:rsidRDefault="009520D5" w:rsidP="009520D5">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Of </w:t>
+      </w:r>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="009520D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>specialistische jeugdhulp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (met beschikking)</w:t>
+      </w:r>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="009520D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B7FBBB" w14:textId="77777777" w:rsidR="008473F6" w:rsidRDefault="008473F6" w:rsidP="008473F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60ADAF7A" w14:textId="77777777" w:rsidR="008473F6" w:rsidRDefault="008473F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-        <w:rPr>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F163847" w14:textId="0740EC16" w:rsidR="008473F6" w:rsidRPr="008473F6" w:rsidRDefault="008473F6" w:rsidP="008473F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008473F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Samenhang en ontwikkelrichting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7279E5E4" w14:textId="77777777" w:rsidR="008473F6" w:rsidRPr="008473F6" w:rsidRDefault="008473F6" w:rsidP="008473F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008473F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De voorzieningen vormen samen een doorlopende lijn van licht naar zwaar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49753D76" w14:textId="77777777" w:rsidR="008473F6" w:rsidRPr="008473F6" w:rsidRDefault="008473F6" w:rsidP="008473F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008473F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Reguliere BSO → Brede toegankelijke BSO → BSO+ → Specialistische jeugdhulp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008473F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C3A56B" w14:textId="77777777" w:rsidR="008473F6" w:rsidRPr="008473F6" w:rsidRDefault="008473F6" w:rsidP="008473F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008473F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De brede toegankelijke BSO speelt hierin een sleutelrol:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ADD3A3" w14:textId="77777777" w:rsidR="008473F6" w:rsidRPr="008473F6" w:rsidRDefault="008473F6" w:rsidP="008473F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008473F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vermindert de scheiding tussen regulier en BSO+;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9CDEEB" w14:textId="77777777" w:rsidR="008473F6" w:rsidRPr="008473F6" w:rsidRDefault="008473F6" w:rsidP="008473F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008473F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>voorkomt doorstroom naar zwaardere voorzieningen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0920BAE3" w14:textId="77777777" w:rsidR="008473F6" w:rsidRPr="008473F6" w:rsidRDefault="008473F6" w:rsidP="008473F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008473F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ondersteunt de beweging naar inclusieve kinderopvang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AE3DF4" w14:textId="77777777" w:rsidR="008473F6" w:rsidRPr="008473F6" w:rsidRDefault="008473F6" w:rsidP="008473F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008473F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BSO+ blijft noodzakelijk voor kinderen met een structureel hogere ondersteuningsbehoefte, terwijl specialistische jeugdhulp het vangnet vormt wanneer opvang niet toereikend is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481B6296" w14:textId="77777777" w:rsidR="009520D5" w:rsidRDefault="009520D5" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670CF1A5" w14:textId="3D9CEC20" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Afbakening van de voorzieningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098D8BEB" w14:textId="1C8DEC57" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Reguliere BSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D49426F" w14:textId="30852A29" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reguliere buitenschoolse opvang is bedoeld voor kinderen van 4 tot en met 13 jaar zonder, of met een beperkte, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ondersteuningsbehoefte.De</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opvang vindt plaats binnen de Wet kinderopvang (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) en wordt gefinancierd via kinderopvangtoeslag (KOT) en ouderbijdragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109A4FD1" w14:textId="05B60C86" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De ondersteuning blijft beperkt tot basisondersteuning. Binnen de beweging richting inclusieve kinderopvang ontwikkelen aanbieders zich in het omgaan met een grotere diversiteit aan kinderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD941BD" w14:textId="75388B0F" w:rsidR="000E44F7" w:rsidRDefault="577C1259" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>rede toegankelijke BSO (pilot)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443C9A95" w14:textId="02715B89" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De brede toegankelijke BSO is een inclusieve vorm van opvang waarin kinderen </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1215">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidR="00193020" w:rsidRPr="00193020">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4 jaar tot einde basisschoolperiode</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1215">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>met én zonder ondersteuningsbehoeften samen worden opgevangen in een reguliere setting, met aanvullende ondersteuning waar nodig.</w:t>
+      </w:r>
+      <w:r w:rsidR="32518CB6" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kenmerken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F4B50E" w14:textId="50F9F33F" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gemengde groepen (regulier + ondersteuningsbehoefte);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E27F27A" w14:textId="53A3CA8A" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inzet van extra pedagogische ondersteuning en expertise;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA35ADD" w14:textId="6A2EBA37" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>samenwerking met onderwijs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE14630" w14:textId="50A4B8A7" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gericht op preventie en inclusie in de wijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41840DE9" w14:textId="2A89C017" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De brede toegankelijke BSO vormt een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="20"/>
-[...73 lines deleted...]
-        <w:rPr>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tussenvariant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tussen reguliere BSO en BSO+.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E44F7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiering: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C1215">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>KinderOpvangToeslag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C1215">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>KOT</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1215">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + ouderbijdrage, aangevuld met subsidie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB0B337" w14:textId="1CD9E7D6" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>BSO+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B40C30" w14:textId="6BFFCDC3" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BSO+ is bedoeld voor kinderen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1215">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...45 lines deleted...]
-    <w:p w14:paraId="03B78B88" w14:textId="7A42AEA4" w:rsidR="002601F2" w:rsidRPr="00F24FC0" w:rsidRDefault="00880F41" w:rsidP="00983413">
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4 tot en met 15 jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met een duidelijke extra ondersteuningsbehoefte, zoals:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E61065" w14:textId="024E28E4" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontwikkelachterstanden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F70564" w14:textId="42BD7507" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gedragsproblematiek;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1570B1" w14:textId="55C63AB3" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lichte verstandelijke beperking;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E92357" w14:textId="44C4FB4C" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kinderen uit SBO, SO of VSO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E89479A" w14:textId="261264EF" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het betreft recreatieve buitenschoolse opvang met een verhoogd ondersteuningsniveau, met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13714447" w14:textId="4764CEE4" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kleinere groepen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8C47A9" w14:textId="10FCDE3E" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gespecialiseerde begeleiding;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208FCA55" w14:textId="3B61DEF9" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vaste structuur en voorspelbare omgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B137118" w14:textId="25FC4DBC" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BSO+ is nadrukkelijk bedoeld voor kinderen die:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1766E2F1" w14:textId="6C684FBC" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>niet terecht kunnen in reguliere BSO;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D0257F" w14:textId="3A4B239E" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>én waarvoor plaatsing in brede toegankelijke BSO niet passend of toereikend is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560F5CE8" w14:textId="77777777" w:rsidR="00164A16" w:rsidRDefault="00164A16" w:rsidP="00164A16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C721FF0" w14:textId="20C3C3C2" w:rsidR="000E44F7" w:rsidRDefault="00164A16" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oor specifieke doelgroepen (zoals kinderen die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rolstoelgebonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of ernstig meervoudig beperkt zijn) wordt geen BSO+ ingezet, maar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dagbegeleiding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0D5F03" w14:textId="5EB284E6" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Specialistische jeugdhulp (segment 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0468C37F" w14:textId="4033C15E" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Specialistische jeugdhulp is bedoeld voor kinderen met complexe en/of meervoudige problematiek waarbij opvang niet het primaire doel is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE354EA" w14:textId="0F1A8261" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hieronder vallen onder andere:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E7F75D" w14:textId="5D6E7FED" w:rsidR="000E44F7" w:rsidRDefault="61217B94" w:rsidP="6E4F5F19">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="709"/>
-[...71 lines deleted...]
-    <w:p w14:paraId="5B08AF59" w14:textId="59E2B705" w:rsidR="008F44A2" w:rsidRPr="00F24FC0" w:rsidRDefault="00983413" w:rsidP="00983413">
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">espijtzorg </w:t>
+      </w:r>
+      <w:r w:rsidR="05E79AA1" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gericht op ontlasting van het gezin;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1C1548" w14:textId="2633088E" w:rsidR="000E44F7" w:rsidRDefault="4467B64F" w:rsidP="6E4F5F19">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="709"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="530B101E" w14:textId="699423A4" w:rsidR="002601F2" w:rsidRPr="00F24FC0" w:rsidRDefault="002601F2" w:rsidP="00983413">
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>agbegeleiding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="619197DA" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gericht op ontwikkeling, structuur en behandeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E79C0FB" w14:textId="52FC4AF8" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kenmerken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E71F24F" w14:textId="68841251" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="709"/>
-[...104 lines deleted...]
-    <w:p w14:paraId="21FE5D21" w14:textId="1335F1F9" w:rsidR="00434C6C" w:rsidRPr="00F24FC0" w:rsidRDefault="00434C6C" w:rsidP="00DD19FA">
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inzet van zorgprofessionals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D67941" w14:textId="1A452922" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5F478C2D" w14:textId="3CD8F258" w:rsidR="008F44A2" w:rsidRPr="00F24FC0" w:rsidRDefault="00434C6C" w:rsidP="000D73CE">
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>focus op behandeling en begeleiding;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECA124C" w14:textId="10F820C5" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respijtzorg is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>geen vorm van kinderopvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en mag niet als zodanig worden ingezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62231355" w14:textId="77777777" w:rsidR="008473F6" w:rsidRDefault="008473F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C35ADE" w14:textId="40DFBB59" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Toegang en verwijzing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767AF878" w14:textId="64449263" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Er is een belangrijk onderscheid in toegang tussen kinderopvang en jeugdhulp:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A24B2FB" w14:textId="79D387D8" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vrij toegankelijk (zonder beschikking)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158F634F" w14:textId="3B8D018C" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...1682 lines deleted...]
-      <w:pgMar w:top="709" w:right="1245" w:bottom="567" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Reguliere BSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353083D1" w14:textId="4ADDC2D4" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brede toegankelijke BSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BC8EE0" w14:textId="2A0E03E3" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kenmerken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121A5EFD" w14:textId="4D86F959" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ouders melden zelf aan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A250235" w14:textId="48AACC90" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>geen formele verwijzing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D8C913" w14:textId="36486E39" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wijkteams hebben alleen een </w:t>
+      </w:r>
+      <w:r w:rsidR="00164A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rol als ouders een aanvraag hebben gedaan voor BSO+. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453E5DDE" w14:textId="4D6CE710" w:rsidR="000E44F7" w:rsidRDefault="000E44F7" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429523DB" w14:textId="05B0B9E6" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Niet vrij toegankelijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E054253" w14:textId="6ED241F6" w:rsidR="00164A16" w:rsidRPr="00164A16" w:rsidRDefault="3E6707A0" w:rsidP="00164A16">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BSO+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AAE624" w14:textId="23ABC815" w:rsidR="00164A16" w:rsidRPr="00164A16" w:rsidRDefault="00164A16" w:rsidP="00164A16">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Specialistische jeugdhulp (segment 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF0C983" w14:textId="77777777" w:rsidR="00164A16" w:rsidRDefault="00164A16" w:rsidP="00164A16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB22E4A" w14:textId="5118BA8D" w:rsidR="000E44F7" w:rsidRPr="00164A16" w:rsidRDefault="00164A16" w:rsidP="00164A16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanvraag voor </w:t>
+      </w:r>
+      <w:r w:rsidR="3E6707A0" w:rsidRPr="00164A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BSO+ verloopt via het wijkteam/de Toegang, die bepaalt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F86F805" w14:textId="7DF9F14C" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of een kind in aanmerking komt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CD4727" w14:textId="7EC83A90" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hoeveel dagdelen worden ingezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27916726" w14:textId="1BFDC4BF" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Voorwaarden zijn onder andere:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A59A2BF" w14:textId="1E1ED457" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>plaatsing in reguliere of brede toegankelijke BSO is niet passend;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259EE51F" w14:textId="2909A456" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>opvangbehoefte kan niet door ouders of netwerk worden opgelost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1C8248" w14:textId="77777777" w:rsidR="00164A16" w:rsidRDefault="00164A16" w:rsidP="00164A16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002B2F17" w14:textId="5B68C541" w:rsidR="00164A16" w:rsidRPr="00164A16" w:rsidRDefault="00164A16" w:rsidP="00164A16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aanvraag s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pecialistische jeugdhulp </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verloopt via het wijkteam/de Toegang, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(segment 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D3A5CD" w14:textId="3D7A7A5F" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kenmerken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17510C09" w14:textId="77909CBA" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>beschikking via gemeente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBFA15F" w14:textId="1CC330EE" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indicatie door Toegang;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0818FFBB" w14:textId="054A753A" w:rsidR="000E44F7" w:rsidRDefault="3E6707A0" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E4F5F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>juridisch kader Jeugdwet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACE7C06" w14:textId="7A4C58D5" w:rsidR="000E44F7" w:rsidRDefault="000E44F7" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5CAEB5" w14:textId="5FCA27B2" w:rsidR="000E44F7" w:rsidRPr="008473F6" w:rsidRDefault="000E44F7" w:rsidP="6E4F5F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000E44F7" w:rsidRPr="008473F6">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26D85582" w14:textId="77777777" w:rsidR="001628E0" w:rsidRDefault="001628E0" w:rsidP="00F91A8A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="496A5EBF" w14:textId="77777777" w:rsidR="00267D67" w:rsidRDefault="00267D67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6352E3FE" w14:textId="77777777" w:rsidR="001628E0" w:rsidRDefault="001628E0" w:rsidP="00F91A8A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="703F97A5" w14:textId="77777777" w:rsidR="00267D67" w:rsidRDefault="00267D67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="550B792B" w14:paraId="1CF7D135" w14:textId="77777777" w:rsidTr="550B792B">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2B261FE1" w14:textId="0053E968" w:rsidR="550B792B" w:rsidRDefault="550B792B" w:rsidP="550B792B">
+          <w:pPr>
+            <w:pStyle w:val="Koptekst"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6C1A9F32" w14:textId="7B18D825" w:rsidR="550B792B" w:rsidRDefault="550B792B" w:rsidP="550B792B">
+          <w:pPr>
+            <w:pStyle w:val="Koptekst"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6873D707" w14:textId="47254A2C" w:rsidR="550B792B" w:rsidRDefault="550B792B" w:rsidP="550B792B">
+          <w:pPr>
+            <w:pStyle w:val="Koptekst"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="009520D5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> van </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="009520D5">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3773747B" w14:textId="0BB8DB66" w:rsidR="550B792B" w:rsidRDefault="550B792B" w:rsidP="550B792B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AEDA608" w14:textId="77777777" w:rsidR="001628E0" w:rsidRDefault="001628E0" w:rsidP="00F91A8A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3217A509" w14:textId="77777777" w:rsidR="00267D67" w:rsidRDefault="00267D67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59FA030F" w14:textId="77777777" w:rsidR="001628E0" w:rsidRDefault="001628E0" w:rsidP="00F91A8A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6C6FB766" w14:textId="77777777" w:rsidR="00267D67" w:rsidRDefault="00267D67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...169 lines deleted...]
-        <w:t>Zie werkinstructie BSO+ voor meer informatie</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="104E9631" w14:textId="30DC3AB6" w:rsidR="00336093" w:rsidRDefault="00336093">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3006"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="550B792B" w14:paraId="6D69F31C" w14:textId="77777777" w:rsidTr="550B792B">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="5155E38E" w14:textId="13E2F960" w:rsidR="550B792B" w:rsidRDefault="550B792B" w:rsidP="550B792B">
+          <w:pPr>
+            <w:pStyle w:val="Koptekst"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4938D6CF" w14:textId="5AEAFB94" w:rsidR="550B792B" w:rsidRDefault="550B792B" w:rsidP="550B792B">
+          <w:pPr>
+            <w:pStyle w:val="Koptekst"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="36114779" w14:textId="7AFE249A" w:rsidR="550B792B" w:rsidRDefault="550B792B" w:rsidP="550B792B">
+          <w:pPr>
+            <w:pStyle w:val="Koptekst"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31551707" wp14:editId="1939881B">
+                <wp:extent cx="1771650" cy="600075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="138201479" name="drawing"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="138201479" name="Picture 138201479"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1771650" cy="600075"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="056E029E" w14:textId="7E6BC648" w:rsidR="550B792B" w:rsidRDefault="550B792B" w:rsidP="550B792B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r w:rsidRPr="00BE37AD">
-[...65 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="046F3F6D"/>
+    <w:nsid w:val="0207A5BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DD80295E"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="F9E6B82C"/>
+    <w:lvl w:ilvl="0" w:tplc="1F5A3BC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5BB83866">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="26482052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3D848462">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="163E9C3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EFEE1B82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95F8D822">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1EAE729C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="35427E40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3665BC"/>
+    <w:nsid w:val="066B9AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D2605B10"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="89CC001C"/>
+    <w:lvl w:ilvl="0" w:tplc="7CE4AB22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D2164ADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B9FA4E72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D108ABC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3532225C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="767E6098">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3B06DA98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7B54C64C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E5A81756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A74739"/>
+    <w:nsid w:val="0B966703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0DD63602"/>
-[...15 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:tmpl w:val="89FE5A66"/>
+    <w:lvl w:ilvl="0" w:tplc="938A77E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9432E18E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AC3278CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BFC2FDE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5A4ECAE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5602003C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="450E9D78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A03A6186">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BB30CF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323B4BCF"/>
+    <w:nsid w:val="17391C33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="13309D20"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="690C7184"/>
+    <w:lvl w:ilvl="0" w:tplc="68DADC8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C2ACC1D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44E8EB52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2A849822">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B6322BD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40427240">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7E840014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72720F08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E6F4C52A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C3B72E3"/>
+    <w:nsid w:val="1CCBA206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5D9E12DC"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="03D689C0"/>
+    <w:lvl w:ilvl="0" w:tplc="206AE28E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F84C0D70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E90068A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E8B284C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D25CC67C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="075EE54C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34B67472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D75A4E4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="476C8DDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74DE44B7"/>
+    <w:nsid w:val="1E7C02E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="700CEE3E"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="E60AA2BA"/>
+    <w:lvl w:ilvl="0" w:tplc="52AE4D86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="919EF7BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="796469E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9AE26DB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64FEEF3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AEF43BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52B42024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81C0146C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BB22B062">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="716243596">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22BD8658"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58C01AF6"/>
+    <w:lvl w:ilvl="0" w:tplc="CC404E14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B7D014B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="59C8BD6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="99AA80DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F032390E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="194CC4A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FC2605EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A7D2AFF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F1C265CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25CC9EB7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="99BC4716"/>
+    <w:lvl w:ilvl="0" w:tplc="6C265E5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="79423BBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="58D45516">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="822C62CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="83CCC4E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="73248B3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="92A40BEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9B1049D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5D060DAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27ABAAB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4B8DA46"/>
+    <w:lvl w:ilvl="0" w:tplc="2A2C5EDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8D44F548">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="96A48BC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="96B2B77C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8D2071D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E7F442D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="86A00EA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4EC42534">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AF2A883A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27F2CA01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75ACDD76"/>
+    <w:lvl w:ilvl="0" w:tplc="78E2F054">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A368ADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CAF80626">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="26DAEAB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="555E4E08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DA407066">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="742091D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="957E9CA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="80664DFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C104F62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96E2D72C"/>
+    <w:lvl w:ilvl="0" w:tplc="4D9E03FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3662B078">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A210F190">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A44C8844">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0CA695B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EDE64F80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="753852EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AB8A723E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="536E3618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DD38591"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48C64394"/>
+    <w:lvl w:ilvl="0" w:tplc="E01AE2A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9CB8BFC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DD1ACD74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9AD46816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="77964F2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="13003D40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5456BC3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4E962D2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2BEA05E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F21E7E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE241976"/>
+    <w:lvl w:ilvl="0" w:tplc="40B8405C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8C703C6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CA3265B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B39036A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FDD44F56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="161A2E2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D2E051BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7C5AFB10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4B3EE7C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F6362B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0BE49F8C"/>
+    <w:lvl w:ilvl="0" w:tplc="56B27FA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8DC2C4DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FD94E3C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CD0E2CC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DEAE3502">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="09D227E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D7DA7660">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CEBEED8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B7D864EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3599CD15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1764338"/>
+    <w:lvl w:ilvl="0" w:tplc="0C14A370">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8F067904">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EE0869CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="17E89646">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5EB010CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F482CF2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="715653A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C9CC09F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D420826A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="367D1365"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C362034A"/>
+    <w:lvl w:ilvl="0" w:tplc="78109724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ABB48EB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1BC01E9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F0F0E1EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="550AF08C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AE3A8364">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="30A2093A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3BCC67DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2AFED968">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BD775F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EE8AF8E"/>
+    <w:lvl w:ilvl="0" w:tplc="67165564">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2F00925E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CD525CA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2A1E3956">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="057A5E7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2E862826">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BE60E67C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D47296CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="27A446B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4128E2E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="814E04AE"/>
+    <w:lvl w:ilvl="0" w:tplc="009EFB6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F43AEEBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3BA6C27A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="541401E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8F4E1214">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E8BABE6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="93023FBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E4A8B2B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E66A2398">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41EBEBCE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E98A854"/>
+    <w:lvl w:ilvl="0" w:tplc="4B5C7624">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CC521914">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7AA80F78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E4424DE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FDAC7170">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="71E4B2EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B30E9656">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="11042AD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="83C20BF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="430E6C65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1820E996"/>
+    <w:lvl w:ilvl="0" w:tplc="A5C64EAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DDF0B980">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F19EEEBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D55227D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7764CD18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="98DE10E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DC229C66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="76ECB374">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2070E76C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="457A0B91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9944547E"/>
+    <w:lvl w:ilvl="0" w:tplc="C6646CF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04A8DC8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8638BBEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="978EA254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F2B0D9C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="ECF0789C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="69F2F712">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="258E0B3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="778A8190">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46838EE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A74EDBE"/>
+    <w:lvl w:ilvl="0" w:tplc="22161600">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4EE2B1C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C2000D34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DE02A4D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E44483AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="34BC9372">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1444E61A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="396C62F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4AB448FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="490A93E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E64BEBA"/>
+    <w:lvl w:ilvl="0" w:tplc="6C58013A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="71C8A276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2D94D87A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="679400BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="19842442">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="60CCD906">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5A4A3256">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="768E818C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8006CC1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C413834"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09BE01A8"/>
+    <w:lvl w:ilvl="0" w:tplc="C4B852A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="980EDF3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DFA66DC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E8968920">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F81AB70E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="32D68194">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="918ACC30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C944E35E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2FCC347C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F5B99C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74E84852"/>
+    <w:lvl w:ilvl="0" w:tplc="E290330E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="05ACE4B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4FB086B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8BA815BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6D1A1732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="399EC02C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="12664528">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A042A7CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5E0AFF16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54D28898"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F65CE89A"/>
+    <w:lvl w:ilvl="0" w:tplc="DBA28206">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A760BC8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="95729E7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="41FCB4CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="858E372E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2B46A470">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C958B214">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4A02C60E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A3F430B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55966810"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2152C0DE"/>
+    <w:lvl w:ilvl="0" w:tplc="B77ED98E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D39CA7DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="83D62A04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="557603FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FCD042AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7372660C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="53B6C09A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="70643FCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1C461EC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A2D9C8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E38EF90"/>
+    <w:lvl w:ilvl="0" w:tplc="E9E6DAC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="186683C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E410ECCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="941A505A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1B1AFC30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4CFCACEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="00122072">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1506C85E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="470029F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BA0E6C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EB6842A"/>
+    <w:lvl w:ilvl="0" w:tplc="E646C27E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CD70D91A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="384E94D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="57C460C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2F7AAB18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="42B44304">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="715094E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3A9E1876">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DD468978">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6408DC59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE94FB2E"/>
+    <w:lvl w:ilvl="0" w:tplc="DF28AB22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A7FE4C02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7A32727E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C7E8C7BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3BF80C7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F11A305C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="955C7B68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A6D81BC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0FF6C978">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6742C541"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0D2B954"/>
+    <w:lvl w:ilvl="0" w:tplc="52D87E4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7108C8F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="92704596">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1B8C27C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8F008162">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="06788378">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0420B480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="46BC0280">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="32428FD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68FB1228"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="839C690A"/>
+    <w:lvl w:ilvl="0" w:tplc="30467CC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="88F6EC00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4154B3F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="23D88B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AE125D64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1B107AC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C01C707A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="694E3C80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4830BC28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B6BF5BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A6AC516"/>
+    <w:lvl w:ilvl="0" w:tplc="7C10F9BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AE20AF48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EEBAF6FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8742602E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4CC0ED62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="778481CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="433CA31C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EAE639E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C2085494">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E582F42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BF6530C"/>
+    <w:lvl w:ilvl="0" w:tplc="5964E13C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6C8244DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="176E3BDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="790E7AA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DB1AED3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A5262810">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6FD0E44A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9D684002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="061476B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EF7255D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A642CE64"/>
+    <w:lvl w:ilvl="0" w:tplc="7B48E0B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B742D9A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5540E1D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A8740A44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2D2A18B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="788042F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CA00D6C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2EC49634">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BB0EBC58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="778EEB4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73A290BA"/>
+    <w:lvl w:ilvl="0" w:tplc="B136E240">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="75A6FCF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="69C2D5C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9EFE08B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E85009F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BD0E605C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4588E3B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A372F0F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DE2E0C82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78243A97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09F20884"/>
+    <w:lvl w:ilvl="0" w:tplc="2250D772">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CD4EB894">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AA2498AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B8F6460A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6B843F96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="ACA00FB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0EBEDE62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="00F65350">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7422A7C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B82AF41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="100AC6BC"/>
+    <w:lvl w:ilvl="0" w:tplc="A50094B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F11C62D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DE228178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7188E1D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AB0A1C8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1BB42376">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BA4693E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6EE2611E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="12C8C65E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C7FF53D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5B610F2"/>
+    <w:lvl w:ilvl="0" w:tplc="8A66E12C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10FAC384">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2E9C604E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EA0A1D46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="90604640">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7F149636">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1DAA7F16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0A384EF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C95C62EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="947736329">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="921110994">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="982930336">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1916426495">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1475756496">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1399791076">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1808358359">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1432313943">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="895354579">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="283272862">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1396514055">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="589385532">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="506411222">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="158883943">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1569605585">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1681276083">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="920873779">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1815754487">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1250385257">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="822355821">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="312486393">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1543907765">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1250696575">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="441613566">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1183591292">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="732889852">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1013267507">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1489596380">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="208107288">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="111285748">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1217813450">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="31" w16cid:durableId="1275361144">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="903688061">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="32" w16cid:durableId="53627004">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1244685533">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="33" w16cid:durableId="2089842137">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1489396641">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="34" w16cid:durableId="455832851">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321737230">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="35" w16cid:durableId="1170750183">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="216013817">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="667631743">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1529683330">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1228761114">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="960842741">
+    <w:abstractNumId w:val="26"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001628E0"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00F91A8A"/>
+    <w:rsidRoot w:val="48786486"/>
+    <w:rsid w:val="00055A04"/>
+    <w:rsid w:val="000E44F7"/>
+    <w:rsid w:val="00164A16"/>
+    <w:rsid w:val="00193020"/>
+    <w:rsid w:val="002359D3"/>
+    <w:rsid w:val="00267D67"/>
+    <w:rsid w:val="007C1215"/>
+    <w:rsid w:val="008473F6"/>
+    <w:rsid w:val="009520D5"/>
+    <w:rsid w:val="00B8271B"/>
+    <w:rsid w:val="00CF355C"/>
+    <w:rsid w:val="00D5689A"/>
+    <w:rsid w:val="0405CF58"/>
+    <w:rsid w:val="05E79AA1"/>
+    <w:rsid w:val="0E8EC5DC"/>
+    <w:rsid w:val="14BD0BD6"/>
+    <w:rsid w:val="1C62E143"/>
+    <w:rsid w:val="1D16018E"/>
+    <w:rsid w:val="1E141904"/>
+    <w:rsid w:val="22A618A8"/>
+    <w:rsid w:val="2BE76A8D"/>
+    <w:rsid w:val="2E2618D9"/>
+    <w:rsid w:val="32518CB6"/>
+    <w:rsid w:val="333BCB4F"/>
+    <w:rsid w:val="3B441586"/>
+    <w:rsid w:val="3C354664"/>
+    <w:rsid w:val="3E6707A0"/>
+    <w:rsid w:val="4467B64F"/>
+    <w:rsid w:val="45EE3010"/>
+    <w:rsid w:val="472BC93B"/>
+    <w:rsid w:val="48786486"/>
+    <w:rsid w:val="4D3C2510"/>
+    <w:rsid w:val="533AD30E"/>
+    <w:rsid w:val="5468CAEB"/>
+    <w:rsid w:val="550B792B"/>
+    <w:rsid w:val="563AE45A"/>
+    <w:rsid w:val="577C1259"/>
+    <w:rsid w:val="5A595FE7"/>
+    <w:rsid w:val="5B4A6205"/>
+    <w:rsid w:val="5D1CB7B1"/>
+    <w:rsid w:val="5FEAC0CC"/>
+    <w:rsid w:val="61217B94"/>
+    <w:rsid w:val="612E810A"/>
+    <w:rsid w:val="619197DA"/>
+    <w:rsid w:val="650CFE81"/>
+    <w:rsid w:val="689DA3EF"/>
+    <w:rsid w:val="68E06451"/>
+    <w:rsid w:val="6D465FBB"/>
+    <w:rsid w:val="6E4F5F19"/>
+    <w:rsid w:val="6ECDB48A"/>
+    <w:rsid w:val="72E26334"/>
+    <w:rsid w:val="73789847"/>
+    <w:rsid w:val="76419ECF"/>
+    <w:rsid w:val="765FCCBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL"/>
+  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4C8CE1C2"/>
+  <w14:docId w14:val="674F9527"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{41DCD71F-57D7-4F49-A392-5AEDDC6B940C}"/>
+  <w15:docId w15:val="{38F4BDFD-300B-4066-8F6D-AAA113DC10DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3547,51 +7683,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3773,845 +7909,517 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001628E0"/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F91A8A"/>
+    <w:rsid w:val="550B792B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F91A8A"/>
+    <w:rsid w:val="550B792B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="240"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F91A8A"/>
+    <w:rsid w:val="550B792B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:bCs/>
-[...21 lines deleted...]
-      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-    <w:name w:val="Kop 1 Char"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="550B792B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nadruk">
+    <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F91A8A"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="550B792B"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...28 lines deleted...]
-      <w:bCs/>
       <w:i/>
-      <w:sz w:val="20"/>
-[...11 lines deleted...]
-      <w:bCs/>
       <w:iCs/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F91A8A"/>
+    <w:rsid w:val="550B792B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...13 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F91A8A"/>
+    <w:rsid w:val="550B792B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="001628E0"/>
+    <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...175 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginregiohartvanbrabant.nl/jeugdhulp/buitenschoolse-opvang-plus-bso/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/kinderopvangtoeslag/vraag-en-antwoord/wanneer-heb-ik-recht-op-kinderopvangtoeslag" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0ce80e9c-661b-453a-b52e-c00e4f65cc34}" enabled="1" method="Standard" siteId="{bbc3bd55-2812-4652-96ae-ce7932a2e8b5}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5183</Characters>
+  <Pages>4</Pages>
+  <Words>803</Words>
+  <Characters>4420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6113</CharactersWithSpaces>
+  <CharactersWithSpaces>5213</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Janssen, Michiel</dc:creator>
+  <dc:creator>Riel, Mieke van</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>