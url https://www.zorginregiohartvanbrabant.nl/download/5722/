--- v0 (2026-05-26)
+++ v1 (2026-08-27)
@@ -1,293 +1,307 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\tilburgcity.loc\Afdeling\Vertrouwelijk\TBDVL\KM MO\JEUGD\Overzetten MS 365\Kwaliteit\Instructies\Combinatieschema en tool\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\VFP003\users$\TBusers\JONAS01\Mijn Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EA064B5B-76BC-43F6-9D42-E77AD4F6B660}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F3BEE429-4057-47C4-B569-2CD43D8F114A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" firstSheet="1" activeTab="1" xr2:uid="{CD39B36E-3B3B-492C-9D51-28DA49FC98F7}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14016" xr2:uid="{CD39B36E-3B3B-492C-9D51-28DA49FC98F7}"/>
   </bookViews>
   <sheets>
-    <sheet name="Combinatieschema" sheetId="1" state="hidden" r:id="rId1"/>
-    <sheet name="Tool" sheetId="2" r:id="rId2"/>
+    <sheet name="Tool" sheetId="2" r:id="rId1"/>
+    <sheet name="Combinatieschema" sheetId="1" state="hidden" r:id="rId2"/>
     <sheet name="input tool" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F75" i="1" l="1"/>
-  <c r="BW6" i="1"/>
+  <c r="F11" i="1" l="1"/>
+  <c r="F8" i="1"/>
+  <c r="K6" i="1"/>
+  <c r="H6" i="1"/>
+  <c r="F50" i="1"/>
+  <c r="AX6" i="1"/>
+  <c r="CM6" i="1"/>
+  <c r="F91" i="1"/>
+  <c r="BX6" i="1"/>
+  <c r="F76" i="1"/>
+  <c r="F79" i="1"/>
+  <c r="CA6" i="1"/>
   <c r="F5" i="2" l="1" a="1"/>
   <c r="F5" i="2" s="1"/>
   <c r="F6" i="2" a="1"/>
   <c r="F6" i="2" s="1"/>
   <c r="F9" i="2" l="1" a="1"/>
   <c r="F9" i="2" s="1"/>
-  <c r="F10" i="1"/>
-  <c r="F11" i="1"/>
   <c r="F12" i="1"/>
   <c r="F13" i="1"/>
   <c r="F14" i="1"/>
   <c r="F15" i="1"/>
   <c r="F16" i="1"/>
   <c r="F17" i="1"/>
   <c r="F18" i="1"/>
   <c r="F19" i="1"/>
   <c r="F20" i="1"/>
   <c r="F21" i="1"/>
   <c r="F22" i="1"/>
-  <c r="F28" i="1"/>
-  <c r="F29" i="1"/>
+  <c r="F23" i="1"/>
+  <c r="F24" i="1"/>
   <c r="F30" i="1"/>
   <c r="F31" i="1"/>
   <c r="F32" i="1"/>
   <c r="F33" i="1"/>
   <c r="F34" i="1"/>
   <c r="F35" i="1"/>
   <c r="F36" i="1"/>
   <c r="F37" i="1"/>
   <c r="F38" i="1"/>
   <c r="F39" i="1"/>
   <c r="F40" i="1"/>
   <c r="F41" i="1"/>
   <c r="F42" i="1"/>
   <c r="F43" i="1"/>
   <c r="F44" i="1"/>
   <c r="F45" i="1"/>
   <c r="F46" i="1"/>
   <c r="F47" i="1"/>
   <c r="F48" i="1"/>
   <c r="F49" i="1"/>
-  <c r="F50" i="1"/>
   <c r="F51" i="1"/>
   <c r="F52" i="1"/>
   <c r="F53" i="1"/>
   <c r="F54" i="1"/>
   <c r="F55" i="1"/>
   <c r="F56" i="1"/>
   <c r="F57" i="1"/>
   <c r="F58" i="1"/>
   <c r="F59" i="1"/>
   <c r="F60" i="1"/>
   <c r="F61" i="1"/>
   <c r="F62" i="1"/>
   <c r="F63" i="1"/>
   <c r="F64" i="1"/>
   <c r="F65" i="1"/>
   <c r="F66" i="1"/>
   <c r="F67" i="1"/>
   <c r="F68" i="1"/>
   <c r="F69" i="1"/>
   <c r="F70" i="1"/>
   <c r="F71" i="1"/>
-  <c r="F23" i="1"/>
-  <c r="F24" i="1"/>
+  <c r="F72" i="1"/>
+  <c r="F73" i="1"/>
+  <c r="F74" i="1"/>
   <c r="F25" i="1"/>
   <c r="F26" i="1"/>
   <c r="F27" i="1"/>
-  <c r="AQ6" i="1"/>
-  <c r="AR6" i="1"/>
+  <c r="F28" i="1"/>
+  <c r="F29" i="1"/>
   <c r="AS6" i="1"/>
   <c r="AT6" i="1"/>
   <c r="AU6" i="1"/>
   <c r="AV6" i="1"/>
   <c r="AW6" i="1"/>
-  <c r="AX6" i="1"/>
   <c r="AY6" i="1"/>
   <c r="AZ6" i="1"/>
   <c r="BA6" i="1"/>
   <c r="BB6" i="1"/>
   <c r="BC6" i="1"/>
   <c r="BD6" i="1"/>
   <c r="BE6" i="1"/>
   <c r="BF6" i="1"/>
   <c r="BG6" i="1"/>
   <c r="BH6" i="1"/>
   <c r="BI6" i="1"/>
   <c r="BJ6" i="1"/>
   <c r="BK6" i="1"/>
   <c r="BL6" i="1"/>
   <c r="BM6" i="1"/>
   <c r="BN6" i="1"/>
   <c r="BO6" i="1"/>
   <c r="BP6" i="1"/>
   <c r="BQ6" i="1"/>
   <c r="BR6" i="1"/>
   <c r="BS6" i="1"/>
-  <c r="AN6" i="1"/>
-[...2 lines deleted...]
-  <c r="P6" i="1"/>
+  <c r="BT6" i="1"/>
+  <c r="BU6" i="1"/>
+  <c r="BV6" i="1"/>
+  <c r="AP6" i="1"/>
+  <c r="AE6" i="1"/>
   <c r="Q6" i="1"/>
   <c r="R6" i="1"/>
   <c r="S6" i="1"/>
   <c r="T6" i="1"/>
   <c r="U6" i="1"/>
   <c r="V6" i="1"/>
   <c r="W6" i="1"/>
-  <c r="N6" i="1"/>
+  <c r="X6" i="1"/>
+  <c r="Y6" i="1"/>
+  <c r="P6" i="1"/>
   <c r="D11" i="2" l="1"/>
   <c r="D10" i="2"/>
   <c r="C7" i="2"/>
-  <c r="H6" i="1"/>
   <c r="I6" i="1"/>
   <c r="J6" i="1"/>
-  <c r="K6" i="1"/>
   <c r="L6" i="1"/>
   <c r="M6" i="1"/>
-  <c r="X6" i="1"/>
-  <c r="Y6" i="1"/>
+  <c r="N6" i="1"/>
+  <c r="O6" i="1"/>
   <c r="Z6" i="1"/>
   <c r="AA6" i="1"/>
   <c r="AB6" i="1"/>
+  <c r="AC6" i="1"/>
   <c r="AD6" i="1"/>
-  <c r="AE6" i="1"/>
   <c r="AF6" i="1"/>
   <c r="AG6" i="1"/>
   <c r="AH6" i="1"/>
   <c r="AI6" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="AK6" i="1"/>
   <c r="AL6" i="1"/>
   <c r="AM6" i="1"/>
+  <c r="AN6" i="1"/>
   <c r="AO6" i="1"/>
-  <c r="AP6" i="1"/>
-[...3 lines deleted...]
-  <c r="BX6" i="1"/>
+  <c r="AQ6" i="1"/>
+  <c r="AR6" i="1"/>
+  <c r="BW6" i="1"/>
   <c r="BY6" i="1"/>
   <c r="BZ6" i="1"/>
-  <c r="CA6" i="1"/>
   <c r="CB6" i="1"/>
   <c r="CC6" i="1"/>
   <c r="CD6" i="1"/>
   <c r="CE6" i="1"/>
   <c r="CF6" i="1"/>
   <c r="CG6" i="1"/>
   <c r="CH6" i="1"/>
+  <c r="CI6" i="1"/>
+  <c r="CJ6" i="1"/>
+  <c r="CK6" i="1"/>
+  <c r="CL6" i="1"/>
   <c r="G6" i="1"/>
-  <c r="F8" i="1"/>
   <c r="F9" i="1"/>
-  <c r="F72" i="1"/>
-[...2 lines deleted...]
-  <c r="F76" i="1"/>
+  <c r="F10" i="1"/>
+  <c r="F75" i="1"/>
   <c r="F77" i="1"/>
   <c r="F78" i="1"/>
-  <c r="F79" i="1"/>
   <c r="F80" i="1"/>
   <c r="F81" i="1"/>
   <c r="F82" i="1"/>
   <c r="F83" i="1"/>
   <c r="F84" i="1"/>
   <c r="F85" i="1"/>
   <c r="F86" i="1"/>
+  <c r="F87" i="1"/>
+  <c r="F88" i="1"/>
+  <c r="F89" i="1"/>
+  <c r="F90" i="1"/>
   <c r="F7" i="1"/>
-  <c r="D30" i="2" l="1"/>
-[...7 lines deleted...]
-  <c r="E25" i="2"/>
+  <c r="D22" i="2" l="1"/>
+  <c r="D21" i="2"/>
+  <c r="C18" i="2"/>
+  <c r="F20" i="2"/>
+  <c r="E20" i="2"/>
+  <c r="F16" i="2"/>
+  <c r="F17" i="2"/>
+  <c r="E16" i="2"/>
+  <c r="E17" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1580" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1671" uniqueCount="408">
   <si>
     <t>Segment 1 (Hoog Specialistisch)</t>
   </si>
   <si>
     <t xml:space="preserve">Segment 2 (wonen) </t>
   </si>
   <si>
     <t xml:space="preserve">Pleegzorg </t>
   </si>
   <si>
     <t>Gezinshuizen</t>
   </si>
   <si>
     <t xml:space="preserve">Kleinschalige woonleefgroepen </t>
   </si>
   <si>
     <t>Respijtzorg zonder overnachting</t>
   </si>
   <si>
     <t>Respijtzorg met overnachting</t>
   </si>
   <si>
     <t xml:space="preserve">GGZ Hoog Specialistisch </t>
   </si>
   <si>
@@ -335,53 +349,50 @@
   <si>
     <t>Jeugdzorgplus</t>
   </si>
   <si>
     <t xml:space="preserve">Jeugdzorgplus </t>
   </si>
   <si>
     <t>Segment 3 (respijtzorg)</t>
   </si>
   <si>
     <t>Segment 1 (hoog specialistisch)</t>
   </si>
   <si>
     <t>Segment 4 (specialistische jeugdhulp)</t>
   </si>
   <si>
     <t>Segment 5 (crisishulp)</t>
   </si>
   <si>
     <t>Crossroads</t>
   </si>
   <si>
     <t>Overige inkoop</t>
   </si>
   <si>
-    <t>Crisishulp*</t>
-[...1 lines deleted...]
-  <si>
     <t>Zelfstandigheid bevorderende woonvormen</t>
   </si>
   <si>
     <t>Medicatie controle</t>
   </si>
   <si>
     <t xml:space="preserve">LTA </t>
   </si>
   <si>
     <t>50HSJ</t>
   </si>
   <si>
     <t>44PZ1</t>
   </si>
   <si>
     <t>44PZ2</t>
   </si>
   <si>
     <t>44PN1</t>
   </si>
   <si>
     <t>44PN2</t>
   </si>
   <si>
     <t>44GZH</t>
@@ -926,157 +937,107 @@
   <si>
     <t>49B07</t>
   </si>
   <si>
     <t>Overig: Begeleiding toeleiding gesloten jeugdzorg: outputgericht</t>
   </si>
   <si>
     <t>Behandeling of onderzoek op de polikliniek of dagbehandeling bij Een psychische of gedragsaandoening (excl. activiteiten psychosociaal specifiek)</t>
   </si>
   <si>
     <t>Behandeling of onderzoek op de polikliniek of dagbehandeling bij een psychische of gedragsaandoening (incl. activiteiten psychosociaal specifiek)</t>
   </si>
   <si>
     <t>Consult op de polikliniek bij een psychische of gedragsaandoening</t>
   </si>
   <si>
     <t>Meer dan 6 polikliniekbezoeken of meer dan 1 dagbehandeling bij een psychische of gedragsaandoening</t>
   </si>
   <si>
     <t>Consult op de polikliniek bij gedragsproblemen</t>
   </si>
   <si>
     <t>Behandeling of onderzoek op de polikliniek of dagbehandeling bij gedragsproblemen</t>
   </si>
   <si>
-    <t>REGV1</t>
-[...10 lines deleted...]
-  <si>
     <t>Combineren toegestaan?</t>
   </si>
   <si>
     <t>Maatwerkarrangementen Jeugdwet</t>
   </si>
   <si>
     <t>Jeugdhulp verblijf (excl. beh)</t>
   </si>
   <si>
     <t>Dagbehandeling</t>
   </si>
   <si>
-    <t>Vervoerdiensten</t>
-[...1 lines deleted...]
-  <si>
     <t>Jeugd-ggz</t>
   </si>
   <si>
     <t>Jeugdhulp ambulant</t>
   </si>
   <si>
     <t>Persoonlijke verzorging</t>
   </si>
   <si>
     <t>Jeugdhulp crisis</t>
   </si>
   <si>
     <t>Jeugdhulp verblijf (incl. beh.)</t>
   </si>
   <si>
     <t>Jeugdbescherming</t>
   </si>
   <si>
     <t>Activiteiten in het preventief justitieel kader</t>
   </si>
   <si>
     <t>Kindergeneeskunde</t>
   </si>
   <si>
-    <r>
-[...27 lines deleted...]
-  <si>
     <t xml:space="preserve">Dagbegeleiding </t>
   </si>
   <si>
     <t>Combinatie mogelijk indien de woonvorm de specifieke GGZ begeleiding niet kan bieden</t>
   </si>
   <si>
     <t>BSO +</t>
   </si>
   <si>
     <t>Landelijk</t>
   </si>
   <si>
     <t>Maaltijd mogelijk indien dagebesteding minimaal tot 19:00 duurt</t>
   </si>
   <si>
     <t>Product 1</t>
   </si>
   <si>
     <t>Product 2</t>
   </si>
   <si>
-    <t>Inkoop 2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Productcode met omschrijving</t>
   </si>
   <si>
     <t>Ik weet welke productcodes ik wil combineren</t>
   </si>
   <si>
     <t>Transgenderzorg</t>
   </si>
   <si>
     <t>54TGZ</t>
   </si>
   <si>
     <t>Crisishulp is alleen mogelijk na beoordeling door CIT</t>
   </si>
   <si>
     <t>NGZ02</t>
   </si>
   <si>
     <t>Pleegzorg NGZ</t>
   </si>
   <si>
     <t>NGZ03</t>
   </si>
   <si>
     <t>NGZ04</t>
@@ -1153,53 +1114,50 @@
   <si>
     <t>NGZ14</t>
   </si>
   <si>
     <t>NGZ15</t>
   </si>
   <si>
     <t>NGZ16</t>
   </si>
   <si>
     <t>NGZ17</t>
   </si>
   <si>
     <t>NGZ segment 4 Verzorging</t>
   </si>
   <si>
     <t>NGZ segment 4 Vaktherapie</t>
   </si>
   <si>
     <t>NGZ18</t>
   </si>
   <si>
     <t>NGZ19</t>
   </si>
   <si>
-    <t>50HSJ | Hoog specialistische Jeugdhulp -Taakgericht</t>
-[...1 lines deleted...]
-  <si>
     <t>43A12 | Jeugdzorgplus: inspanningsgericht</t>
   </si>
   <si>
     <t>44PZ2 | Pleegzorg Deeltijd</t>
   </si>
   <si>
     <t>NGZ03 | NGZ segment 2 Gezinshuis</t>
   </si>
   <si>
     <t>NGZ06 | NGZ segment 2 Fasehuis</t>
   </si>
   <si>
     <t>41RA1 | Respijtzorg A doordeweeks zonder overnachting</t>
   </si>
   <si>
     <t>45JGR | JOH Begeleiding - reguliere aanbieder</t>
   </si>
   <si>
     <t>55LTA | Landelijk</t>
   </si>
   <si>
     <t>44PZ1 | Pleegzorg Voltijd</t>
   </si>
   <si>
     <t>44PN1 | Pleegzorg Netwerk Voltijd</t>
@@ -1346,53 +1304,50 @@
     <t>45GBR | GHZ Begeleiding - reguliere aanbieder</t>
   </si>
   <si>
     <t>45GBM | GHZ Begeleiding - Micro aanbieder</t>
   </si>
   <si>
     <t>NGZ17 | NGZ segment 4 GHZ begeleiding</t>
   </si>
   <si>
     <t>40VZR | Verzorging / Basisondersteuning - reguliere aanbieder</t>
   </si>
   <si>
     <t>40VZM | Verzorging / Basisondersteuning - Micro aanbieder</t>
   </si>
   <si>
     <t>NGZ18 | NGZ segment 4 Verzorging</t>
   </si>
   <si>
     <t>54VKR | Vaktherapie - reguliere aanbieder</t>
   </si>
   <si>
     <t>54VKM | Vaktherapie - Micro aanbieder</t>
   </si>
   <si>
     <t>NGZ19 | NGZ segment 4 Vaktherapie</t>
-  </si>
-[...1 lines deleted...]
-    <t>46CRS | Crisishulp - Taakgericht</t>
   </si>
   <si>
     <t>50BSO | BSO +</t>
   </si>
   <si>
     <t>53A06 | Behandeling of onderzoek op de polikliniek of dagbehandeling bij Een psychische of gedragsaandoening (excl. activiteiten psychosociaal specifiek)</t>
   </si>
   <si>
     <t>53A05 | Behandeling of onderzoek op de polikliniek of dagbehandeling bij een psychische of gedragsaandoening (incl. activiteiten psychosociaal specifiek)</t>
   </si>
   <si>
     <t>53A04 | Consult op de polikliniek bij een psychische of gedragsaandoening</t>
   </si>
   <si>
     <t>53A03 | Meer dan 6 polikliniekbezoeken of meer dan 1 dagbehandeling bij een psychische of gedragsaandoening</t>
   </si>
   <si>
     <t>53A02 | Consult op de polikliniek bij gedragsproblemen</t>
   </si>
   <si>
     <t>53A01 | Behandeling of onderzoek op de polikliniek of dagbehandeling bij gedragsproblemen</t>
   </si>
   <si>
     <t xml:space="preserve">45ED1  | Diagnostiek ED (traject) </t>
   </si>
@@ -1472,64 +1427,147 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Combinatie van twee dezelfde segment 4 of LTA producten is mogelijk als het gaat om twee verschillende aanbieders </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
       </rPr>
       <t>maar aanbieders moeten van elkaar op de hoogte gebracht worden.</t>
     </r>
   </si>
   <si>
     <t>Verschillende producten voor respijtzorg of dagbegeleiding kunnen naast elkaar toegewezen worden zolang deze niet maar in hetzelfde weekend/dag ingezet worden én de zorg wordt ingezet bij verschillende aanbieders. Bijvoorbeeld jeugdige gaat een keer per maand een heel weekend en een keer per maand alleen zaterdag</t>
   </si>
   <si>
-    <t>Combinatie is mogelijk maar aanbieders moeten van elkaar op de hoogte gebracht worden. LTA naast S3 of S4 is niet vanzelfsprekend. Een LTA aanvraag mag niet afgewezen worden. LTA bij de Viersprong moet echter wel behandeld worden als een segment 1 product van Crossroads omdat de Viersprong onderdeel is van Crossroads</t>
-[...2 lines deleted...]
-    <t>Versie: oktober 2025</t>
+    <t>Combinatie is mogelijk maar aanbieders moeten van elkaar op de hoogte gebracht worden.  Een LTA aanvraag mag niet afgewezen worden, tenzij het gaat over LTA bij de Viersprong.  LTA bij de Viersprong moet behandeld worden als een segment 1 product  van Crossroads, omdat de Viersprong onderdeel is van Crossroads.</t>
+  </si>
+  <si>
+    <t>NGZ01</t>
+  </si>
+  <si>
+    <t>NGZ segment 1 Hoog specialistisch</t>
+  </si>
+  <si>
+    <t>NGZ20</t>
+  </si>
+  <si>
+    <t>NGZ segment 5 Crisis</t>
+  </si>
+  <si>
+    <t>NGZ21</t>
+  </si>
+  <si>
+    <t>NGZ Beschermd wonen</t>
+  </si>
+  <si>
+    <t>NGZ26</t>
+  </si>
+  <si>
+    <t>NGZ Jeugdzorgplus</t>
+  </si>
+  <si>
+    <t>54SGZ</t>
+  </si>
+  <si>
+    <t>Arts-specialist in genderzorg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crisishulp </t>
+  </si>
+  <si>
+    <t>NGZ20 | NGZ segment 5 Crisis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoog specialistische Jeugdhulp </t>
+  </si>
+  <si>
+    <t>Hoog specialistische Jeugdhulp  (productcode is intern)</t>
+  </si>
+  <si>
+    <t>Crisishulp  (productcode is intern)</t>
+  </si>
+  <si>
+    <t>54SGZ | Arts-specialist in genderzorg</t>
+  </si>
+  <si>
+    <t>NGZ26 | NGZ Jeugdzorgplus</t>
+  </si>
+  <si>
+    <t>NGZ21 | NGZ Beschermd wonen</t>
+  </si>
+  <si>
+    <t>NGZ01 | NGZ segment 1 Hoog specialistisch</t>
+  </si>
+  <si>
+    <t>46CRS | Crisishulp (interne productcode)</t>
+  </si>
+  <si>
+    <t>50HSJ | Hoog specialistische Jeugdhulp  (interne productcode)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Help mij zoeken naar een product(code)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Vul het schema ALTIJD in van segment naar productcode</t>
+    </r>
+  </si>
+  <si>
+    <t>Versie: augustus 2026
+Inkoop 2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Let op! Maak het grijze vlak steeds leeg als je de tool gebruikt. Leegmaken kan door het grijze vlak te selecteren en dan op [Delete] ([Del]) te drukken op het toetsenbord. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="8" formatCode="&quot;€&quot;\ #,##0.00;[Red]&quot;€&quot;\ \-#,##0.00"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1538,87 +1576,71 @@
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...7 lines deleted...]
-      <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
@@ -1669,52 +1691,59 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="17">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFDDDD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEEDDFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1767,52 +1796,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDD7D7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="76">
+  <borders count="79">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -1933,63 +1968,50 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -2329,61 +2351,50 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...9 lines deleted...]
-      <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -2489,61 +2500,50 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
@@ -2705,1157 +2705,1360 @@
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="medium">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="350">
+  <cellXfs count="401">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="12" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="8" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="11" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="10" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="11" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="63" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="64" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="69" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="64" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="69" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="63" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...665 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="38">
-    <dxf>
-[...34 lines deleted...]
-    </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="9" tint="-0.499984740745262"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="9" tint="-0.499984740745262"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="9" tint="-0.499984740745262"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFDD7D7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FF0070C0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
@@ -3891,91 +4094,271 @@
         <i val="0"/>
         <color theme="9" tint="-0.499984740745262"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFDD7D7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="9" tint="-0.499984740745262"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="9" tint="-0.499984740745262"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="9" tint="-0.499984740745262"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFDD7D7"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
         <color rgb="FF0070C0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFDD7D7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="9" tint="-0.499984740745262"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="9" tint="-0.499984740745262"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="9" tint="-0.499984740745262"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i/>
+        <color rgb="FF0070C0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFDD7D7"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i/>
+        <color rgb="FF0070C0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFDD7D7"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FF0070C0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFDD7D7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="9" tint="-0.499984740745262"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="9" tint="-0.499984740745262"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
@@ -4034,244 +4417,88 @@
         <b/>
         <i val="0"/>
         <color theme="9" tint="-0.499984740745262"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="9" tint="-0.499984740745262"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
-        <i/>
-[...58 lines deleted...]
-        <b/>
         <i val="0"/>
         <color theme="9" tint="-0.499984740745262"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
-        </patternFill>
-[...94 lines deleted...]
-          <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF97"/>
       <color rgb="FFFDD7D7"/>
       <color rgb="FFFFD9D9"/>
       <color rgb="FFFFFFB7"/>
       <color rgb="FFCC3300"/>
       <color rgb="FFD5FFEA"/>
       <color rgb="FFD3A7FF"/>
       <color rgb="FFCC99FF"/>
       <color rgb="FFFFDDDD"/>
       <color rgb="FFB9E8FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Thema">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4538,26603 +4765,29651 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24A38084-FE1B-435A-A7CA-171C85451FCC}">
-[...22942 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7EFE699-FF51-4F7E-AE1A-B0215159E2E4}">
-  <dimension ref="A1:J31"/>
+  <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.109375" customWidth="1"/>
     <col min="2" max="2" width="22.5546875" customWidth="1"/>
     <col min="3" max="3" width="37" customWidth="1"/>
     <col min="4" max="4" width="36.33203125" customWidth="1"/>
     <col min="5" max="5" width="48.109375" customWidth="1"/>
     <col min="6" max="6" width="38" customWidth="1"/>
     <col min="7" max="7" width="9.109375" customWidth="1"/>
     <col min="8" max="8" width="9.109375" hidden="1" customWidth="1"/>
     <col min="9" max="10" width="0" hidden="1" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="280" t="s">
-[...7 lines deleted...]
-      <c r="F1" s="318"/>
+      <c r="A1" s="398" t="s">
+        <v>406</v>
+      </c>
+      <c r="B1" s="398"/>
+      <c r="C1" s="399" t="s">
+        <v>407</v>
+      </c>
+      <c r="D1" s="399"/>
+      <c r="E1" s="399"/>
+      <c r="F1" s="399"/>
+      <c r="G1" s="400"/>
     </row>
     <row r="2" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="270"/>
-[...5 lines deleted...]
-      <c r="G2" s="270"/>
+      <c r="A2" s="208"/>
+      <c r="B2" s="208"/>
+      <c r="C2" s="211"/>
+      <c r="D2" s="211"/>
+      <c r="E2" s="208"/>
+      <c r="F2" s="208"/>
+      <c r="G2" s="208"/>
     </row>
-    <row r="3" spans="1:7" ht="24" thickBot="1" x14ac:dyDescent="0.5">
-[...10 lines deleted...]
-      <c r="G3" s="270"/>
+    <row r="3" spans="1:7" ht="46.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="208"/>
+      <c r="B3" s="371"/>
+      <c r="C3" s="397" t="s">
+        <v>405</v>
+      </c>
+      <c r="D3" s="373"/>
+      <c r="E3" s="373"/>
+      <c r="F3" s="373"/>
+      <c r="G3" s="208"/>
     </row>
     <row r="4" spans="1:7" ht="24" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A4" s="270"/>
-[...1 lines deleted...]
-      <c r="C4" s="105" t="s">
+      <c r="A4" s="208"/>
+      <c r="B4" s="372"/>
+      <c r="C4" s="97" t="s">
+        <v>106</v>
+      </c>
+      <c r="D4" s="97" t="s">
         <v>107</v>
       </c>
-      <c r="D4" s="105" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="107" t="s">
+      <c r="E4" s="97" t="s">
         <v>99</v>
       </c>
-      <c r="G4" s="270"/>
+      <c r="F4" s="99" t="s">
+        <v>98</v>
+      </c>
+      <c r="G4" s="208"/>
     </row>
     <row r="5" spans="1:7" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="270"/>
-[...7 lines deleted...]
-        <f t="array" ref="F5">_xlfn.IFNA(INDEX('input tool'!$A$2:$A$98,MATCH($E$5,'input tool'!$B$2:$B$98,0),),"")</f>
+      <c r="A5" s="208"/>
+      <c r="B5" s="95" t="s">
+        <v>243</v>
+      </c>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="218" t="str" cm="1">
+        <f t="array" ref="F5">_xlfn.IFNA(INDEX('input tool'!$A$2:$A$101,MATCH($E$5,'input tool'!$B$2:$B$101,0),),"")</f>
         <v/>
       </c>
-      <c r="G5" s="270"/>
+      <c r="G5" s="208"/>
     </row>
     <row r="6" spans="1:7" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="270"/>
-[...7 lines deleted...]
-        <f t="array" ref="F6">_xlfn.IFNA(INDEX('input tool'!$A$2:$A$98,MATCH($E$6,'input tool'!$B$2:$B$98,0),),"")</f>
+      <c r="A6" s="208"/>
+      <c r="B6" s="98" t="s">
+        <v>244</v>
+      </c>
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+      <c r="E6" s="92"/>
+      <c r="F6" s="219" t="str" cm="1">
+        <f t="array" ref="F6">_xlfn.IFNA(INDEX('input tool'!$A$2:$A$101,MATCH($E$6,'input tool'!$B$2:$B$101,0),),"")</f>
         <v/>
       </c>
-      <c r="G6" s="270"/>
+      <c r="G6" s="208"/>
     </row>
     <row r="7" spans="1:7" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="270"/>
-[...4 lines deleted...]
-        <f>_xlfn.IFNA(VLOOKUP(INDEX(Combinatieschema!$G$7:$CH$86,MATCH($F$5,Combinatieschema!$G$4:$CH$4,0),MATCH($F$6,Combinatieschema!$D$7:$D$86,0)),Combinatieschema!$C$90:$D$107,2,FALSE),"[SELECTEER PRODUCTCODES]")</f>
+      <c r="A7" s="208"/>
+      <c r="B7" s="96" t="s">
+        <v>226</v>
+      </c>
+      <c r="C7" s="385" t="str">
+        <f>_xlfn.IFNA(VLOOKUP(INDEX(Combinatieschema!$G$7:$CL$90,MATCH($F$5,Combinatieschema!$G$4:$CL$4,0),MATCH($F$6,Combinatieschema!$D$7:$D$90,0)),Combinatieschema!$C$95:$D$112,2,FALSE),"[SELECTEER PRODUCTCODES]")</f>
         <v>[SELECTEER PRODUCTCODES]</v>
       </c>
-      <c r="D7" s="341"/>
-[...2 lines deleted...]
-      <c r="G7" s="270"/>
+      <c r="D7" s="386"/>
+      <c r="E7" s="386"/>
+      <c r="F7" s="387"/>
+      <c r="G7" s="208"/>
     </row>
     <row r="8" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="270"/>
-[...5 lines deleted...]
-      <c r="G8" s="270"/>
+      <c r="A8" s="208"/>
+      <c r="B8" s="212"/>
+      <c r="C8" s="212"/>
+      <c r="D8" s="212"/>
+      <c r="E8" s="212"/>
+      <c r="F8" s="212"/>
+      <c r="G8" s="208"/>
     </row>
     <row r="9" spans="1:7" ht="75.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="271"/>
-[...7 lines deleted...]
-        <f t="array" ref="F9">_xlfn.IFNA(INDEX('input tool'!$A$2:$A$97,MATCH($E$9,'input tool'!$B$2:$B$97,0),),"")</f>
+      <c r="A9" s="209"/>
+      <c r="B9" s="214" t="s">
+        <v>369</v>
+      </c>
+      <c r="C9" s="215"/>
+      <c r="D9" s="216"/>
+      <c r="E9" s="217"/>
+      <c r="F9" s="222" t="str" cm="1">
+        <f t="array" ref="F9">_xlfn.IFNA(INDEX('input tool'!$A$2:$A$96,MATCH($E$9,'input tool'!$B$2:$B$96,0),),"")</f>
         <v/>
       </c>
-      <c r="G9" s="272"/>
+      <c r="G9" s="210"/>
     </row>
     <row r="10" spans="1:7" ht="75.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="270"/>
-[...5 lines deleted...]
-        <f>_xlfn.IFNA(VLOOKUP(INDEX(Combinatieschema!$G$7:$CH$86,MATCH($F$5,Combinatieschema!$G$4:$CH$4,0),MATCH($F$9,Combinatieschema!$D$7:$D$86,0)),Combinatieschema!$C$90:$D$107,2,FALSE),"[SELECTEER PRODUCTCODE 1]")</f>
+      <c r="A10" s="208"/>
+      <c r="B10" s="208"/>
+      <c r="C10" s="203" t="s">
+        <v>370</v>
+      </c>
+      <c r="D10" s="365" t="str">
+        <f>_xlfn.IFNA(VLOOKUP(INDEX(Combinatieschema!$G$7:$CL$90,MATCH($F$5,Combinatieschema!$G$4:$CL$4,0),MATCH($F$9,Combinatieschema!$D$7:$D$90,0)),Combinatieschema!$C$95:$D$112,2,FALSE),"[SELECTEER PRODUCTCODE 1]")</f>
         <v>[SELECTEER PRODUCTCODE 1]</v>
       </c>
-      <c r="E10" s="320"/>
-[...1 lines deleted...]
-      <c r="G10" s="270"/>
+      <c r="E10" s="366"/>
+      <c r="F10" s="367"/>
+      <c r="G10" s="208"/>
     </row>
     <row r="11" spans="1:7" ht="75.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="270"/>
-[...5 lines deleted...]
-        <f>_xlfn.IFNA(VLOOKUP(INDEX(Combinatieschema!$G$7:$CH$86,MATCH($F$6,Combinatieschema!$G$4:$CH$4,0),MATCH($F$9,Combinatieschema!$D$7:$D$86,0)),Combinatieschema!$C$90:$D$107,2,FALSE),"[SELECTEER PRODUCTCODE 2]")</f>
+      <c r="A11" s="208"/>
+      <c r="B11" s="208"/>
+      <c r="C11" s="203" t="s">
+        <v>371</v>
+      </c>
+      <c r="D11" s="368" t="str">
+        <f>_xlfn.IFNA(VLOOKUP(INDEX(Combinatieschema!$G$7:$CL$90,MATCH($F$6,Combinatieschema!$G$4:$CL$4,0),MATCH($F$9,Combinatieschema!$D$7:$D$90,0)),Combinatieschema!$C$95:$D$112,2,FALSE),"[SELECTEER PRODUCTCODE 2]")</f>
         <v>[SELECTEER PRODUCTCODE 2]</v>
       </c>
-      <c r="E11" s="323"/>
-[...1 lines deleted...]
-      <c r="G11" s="270"/>
+      <c r="E11" s="369"/>
+      <c r="F11" s="370"/>
+      <c r="G11" s="208"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A12" s="270"/>
-[...5 lines deleted...]
-      <c r="G12" s="270"/>
+      <c r="A12" s="208"/>
+      <c r="B12" s="208"/>
+      <c r="C12" s="208"/>
+      <c r="D12" s="208"/>
+      <c r="E12" s="208"/>
+      <c r="F12" s="208"/>
+      <c r="G12" s="208"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G13" s="270"/>
+    <row r="13" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="205"/>
+      <c r="B13" s="205"/>
+      <c r="C13" s="205"/>
+      <c r="D13" s="205"/>
+      <c r="E13" s="205"/>
+      <c r="F13" s="205"/>
+      <c r="G13" s="205"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G14" s="270"/>
+    <row r="14" spans="1:7" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A14" s="205"/>
+      <c r="B14" s="371"/>
+      <c r="C14" s="383" t="s">
+        <v>246</v>
+      </c>
+      <c r="D14" s="384"/>
+      <c r="E14" s="384"/>
+      <c r="F14" s="384"/>
+      <c r="G14" s="205"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G15" s="270"/>
+    <row r="15" spans="1:7" ht="24" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A15" s="205"/>
+      <c r="B15" s="372"/>
+      <c r="C15" s="374" t="s">
+        <v>245</v>
+      </c>
+      <c r="D15" s="375"/>
+      <c r="E15" s="97" t="s">
+        <v>107</v>
+      </c>
+      <c r="F15" s="97" t="s">
+        <v>106</v>
+      </c>
+      <c r="G15" s="205"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G16" s="270"/>
+    <row r="16" spans="1:7" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="205"/>
+      <c r="B16" s="95" t="s">
+        <v>243</v>
+      </c>
+      <c r="C16" s="376"/>
+      <c r="D16" s="377"/>
+      <c r="E16" s="218" t="str">
+        <f>_xlfn.IFNA(INDEX(Combinatieschema!$G$3:$CL$3,1,MATCH(Tool!$C$16,Combinatieschema!$G$6:$CL$6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F16" s="218" t="str">
+        <f>_xlfn.IFNA(INDEX(Combinatieschema!$G$2:$CL$2,1,MATCH(Tool!$C$16,Combinatieschema!$G$6:$CL$6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G16" s="205"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G17" s="267"/>
+    <row r="17" spans="1:7" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="205"/>
+      <c r="B17" s="94" t="s">
+        <v>244</v>
+      </c>
+      <c r="C17" s="378"/>
+      <c r="D17" s="379"/>
+      <c r="E17" s="220" t="str">
+        <f>_xlfn.IFNA(INDEX(Combinatieschema!$G$3:$CL$3,1,MATCH(Tool!$C$17,Combinatieschema!$G$6:$CL$6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F17" s="220" t="str">
+        <f>_xlfn.IFNA(INDEX(Combinatieschema!$G$2:$CL$2,1,MATCH(Tool!$C$17,Combinatieschema!$G$6:$CL$6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G17" s="205"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G18" s="267"/>
+    <row r="18" spans="1:7" ht="91.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="205"/>
+      <c r="B18" s="93" t="s">
+        <v>226</v>
+      </c>
+      <c r="C18" s="380" t="str">
+        <f>_xlfn.IFNA(VLOOKUP(INDEX(Combinatieschema!$G$7:$CL$90,MATCH($C$17,Combinatieschema!$F$7:$F$90,0),MATCH($C$16,Combinatieschema!$G$6:$CL$6,0)),Combinatieschema!$C$95:$D$112,2,FALSE),"[SELECTEER PRODUCTCODES]")</f>
+        <v>[SELECTEER PRODUCTCODES]</v>
+      </c>
+      <c r="D18" s="381"/>
+      <c r="E18" s="381"/>
+      <c r="F18" s="382"/>
+      <c r="G18" s="205"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G19" s="267"/>
+    <row r="19" spans="1:7" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="205"/>
+      <c r="B19" s="204"/>
+      <c r="C19" s="204"/>
+      <c r="D19" s="204"/>
+      <c r="E19" s="204"/>
+      <c r="F19" s="204"/>
+      <c r="G19" s="205"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G20" s="267"/>
+    <row r="20" spans="1:7" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="206"/>
+      <c r="B20" s="213" t="s">
+        <v>369</v>
+      </c>
+      <c r="C20" s="388"/>
+      <c r="D20" s="389"/>
+      <c r="E20" s="221" t="str">
+        <f>_xlfn.IFNA(INDEX(Combinatieschema!$G$3:$CL$3,1,MATCH(Tool!$C$20,Combinatieschema!$G$6:$CL$6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F20" s="222" t="str">
+        <f>_xlfn.IFNA(INDEX(Combinatieschema!$G$2:$CL$2,1,MATCH(Tool!$C$20,Combinatieschema!$G$6:$CL$6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G20" s="205"/>
     </row>
-    <row r="21" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G21" s="267"/>
+    <row r="21" spans="1:7" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="205"/>
+      <c r="B21" s="206"/>
+      <c r="C21" s="203" t="s">
+        <v>370</v>
+      </c>
+      <c r="D21" s="365" t="str">
+        <f>_xlfn.IFNA(VLOOKUP(INDEX(Combinatieschema!$G$7:$CL$90,MATCH($C$16,Combinatieschema!$F$7:$F$90,0),MATCH($C$20,Combinatieschema!$G$6:$CL$6,0)),Combinatieschema!$C$95:$D$112,2,FALSE),"[SELECTEER PRODUCTCODE 1]")</f>
+        <v>[SELECTEER PRODUCTCODE 1]</v>
+      </c>
+      <c r="E21" s="366"/>
+      <c r="F21" s="367"/>
+      <c r="G21" s="207"/>
     </row>
-    <row r="22" spans="1:7" ht="24" thickBot="1" x14ac:dyDescent="0.5">
-[...10 lines deleted...]
-      <c r="G22" s="267"/>
+    <row r="22" spans="1:7" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="205"/>
+      <c r="B22" s="206"/>
+      <c r="C22" s="203" t="s">
+        <v>371</v>
+      </c>
+      <c r="D22" s="368" t="str">
+        <f>_xlfn.IFNA(VLOOKUP(INDEX(Combinatieschema!$G$7:$CL$90,MATCH($C$17,Combinatieschema!$F$7:$F$90,0),MATCH($C$20,Combinatieschema!$G$6:$CL$6,0)),Combinatieschema!$C$95:$D$112,2,FALSE),"[SELECTEER PRODUCTCODE 2]")</f>
+        <v>[SELECTEER PRODUCTCODE 2]</v>
+      </c>
+      <c r="E22" s="369"/>
+      <c r="F22" s="370"/>
+      <c r="G22" s="205"/>
     </row>
-    <row r="23" spans="1:7" ht="24" thickBot="1" x14ac:dyDescent="0.5">
-[...127 lines deleted...]
-      <c r="G31" s="267"/>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="205"/>
+      <c r="B23" s="205"/>
+      <c r="C23" s="205"/>
+      <c r="D23" s="205"/>
+      <c r="E23" s="205"/>
+      <c r="F23" s="205"/>
+      <c r="G23" s="205"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="z7YFMbGSZB8dnyaqSh6BGVM/Zs3oJ13PL1yzdrt9vBd8To0B+CtVdtpQRn8XMultvskJvyNhG1s8Oy/FEXs42Q==" saltValue="mPl7lXDBCeufl6J4JnrrGA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="15">
+  <sheetProtection algorithmName="SHA-512" hashValue="skM0OfVWQhD3Ehiwsxo7Wmv3DaRyYjSeNfiBuvJAEgsLpaGRnkzjrFOYjQiYp8IMIzascVZoSiabuF1am6UHow==" saltValue="QL8L0ZcOwDM1bh2jRa34ng==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="16">
     <mergeCell ref="C1:F1"/>
-    <mergeCell ref="D29:F29"/>
-    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D22:F22"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
-    <mergeCell ref="B22:B23"/>
-[...4 lines deleted...]
-    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="C14:F14"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D11:F11"/>
-    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
   <conditionalFormatting sqref="C7">
-    <cfRule type="expression" dxfId="37" priority="76">
+    <cfRule type="expression" dxfId="37" priority="71">
+      <formula>$C$7="Maaltijd mogelijk indien dagebesteding minimaal tot 19:00 duurt"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="36" priority="72">
+      <formula>$C$7="Combinatie mogelijk"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="35" priority="73">
+      <formula>$C$7="*Crisishulp is alleen mogelijk na beoordeling door CIT"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="34" priority="74">
+      <formula>$C$7="Geen combinatie mogelijk"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="33" priority="75">
+      <formula>$C$7="Er is 2x dezelfde productcode geselecteerd. Kies een andere productcode!"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="32" priority="76">
       <formula>$C$7="[SELECTEER PRODUCTCODES]"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="36" priority="75">
-[...13 lines deleted...]
-    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C26">
-[...1 lines deleted...]
-      <formula>$C$26="*Crisishulp is alleen mogelijk na beoordeling door CIT"</formula>
+  <conditionalFormatting sqref="C18">
+    <cfRule type="expression" dxfId="31" priority="65">
+      <formula>$C$18="Maaltijd mogelijk indien dagebesteding minimaal tot 19:00 duurt"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="30" priority="66">
-      <formula>$C$26="Combinatie mogelijk"</formula>
+      <formula>$C$18="Combinatie mogelijk"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="29" priority="65">
-      <formula>$C$26="Maaltijd mogelijk indien dagebesteding minimaal tot 19:00 duurt"</formula>
+    <cfRule type="expression" dxfId="29" priority="67">
+      <formula>$C$18="*Crisishulp is alleen mogelijk na beoordeling door CIT"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="28" priority="70">
-      <formula>$C$26="[SELECTEER PRODUCTCODES]"</formula>
+    <cfRule type="expression" dxfId="28" priority="68">
+      <formula>$C$18="Geen combinatie mogelijk"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="27" priority="69">
-      <formula>$C$26="Er is 2x dezelfde productcode geselecteerd. Kies een andere productcode!"</formula>
+      <formula>$C$18="Er is 2x dezelfde productcode geselecteerd. Kies een andere productcode!"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="26" priority="68">
-      <formula>$C$26="Geen combinatie mogelijk"</formula>
+    <cfRule type="expression" dxfId="26" priority="70">
+      <formula>$C$18="[SELECTEER PRODUCTCODES]"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:F7">
     <cfRule type="expression" dxfId="25" priority="63">
       <formula>$C$7="Tijdelijk: Combinatie niet mogelijk - Definitief oordeel is nog niet bekend"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C26:F26">
+  <conditionalFormatting sqref="C18:F18">
     <cfRule type="expression" dxfId="24" priority="62">
-      <formula>$C$26="Tijdelijk: Combinatie niet mogelijk - Definitief oordeel is nog niet bekend"</formula>
+      <formula>$C$18="Tijdelijk: Combinatie niet mogelijk - Definitief oordeel is nog niet bekend"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D10:F10">
-    <cfRule type="expression" dxfId="23" priority="2">
+    <cfRule type="expression" dxfId="23" priority="1">
+      <formula>$D$10="Combinatie mogelijk"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="22" priority="2">
       <formula>$D$10="Crisishulp is alleen mogelijk na beoordeling door CIT"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="22" priority="3">
+    <cfRule type="expression" dxfId="21" priority="3">
       <formula>$D$10="Maaltijd mogelijk indien dagbesteding minimaal tot 19:00 duurt"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="21" priority="4">
+    <cfRule type="expression" dxfId="20" priority="4">
       <formula>$D$10="Geen combinatie mogelijk"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="20" priority="5">
+    <cfRule type="expression" dxfId="19" priority="5">
       <formula>$D$10="Er is 2x hetzelfde productgeselecteerd"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="19" priority="7">
+    <cfRule type="expression" dxfId="18" priority="7">
       <formula>$D$10="[SELECTEER PRODUCTCODE 1]"</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>$D$10="Combinatie mogelijk"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D11:F11">
-    <cfRule type="expression" dxfId="17" priority="16">
+    <cfRule type="expression" dxfId="17" priority="11">
+      <formula>$D$11="[SELECTEER PRODUCTCODE 2]"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="16" priority="12">
+      <formula>$D$11="Er is 2x hetzelfde product geselecteeerd"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="15" priority="13">
+      <formula>$D$11="Geen combinatie mogelijk"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="14" priority="14">
+      <formula>$D$11="Maaltijd mogelijk indien dagebesteding minimaal tot 19:00 duurt"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="13" priority="15">
+      <formula>$D$11="Crisishulp is alleen mogelijk na beoordeling door CIT"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="12" priority="16">
       <formula>$D$11="Combinatie mogelijk"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="16" priority="15">
-      <formula>$D$11="Crisishulp is alleen mogelijk na beoordeling door CIT"</formula>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D21:F21">
+    <cfRule type="expression" dxfId="11" priority="25">
+      <formula>$D$21="[SELECTEER PRODUCTCODE 1]"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="15" priority="14">
-      <formula>$D$11="Maaltijd mogelijk indien dagebesteding minimaal tot 19:00 duurt"</formula>
+    <cfRule type="expression" dxfId="10" priority="31">
+      <formula>$D$21="Er is 2x hetzelfde product geselecteeerd"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="14" priority="13">
-      <formula>$D$11="Geen combinatie mogelijk"</formula>
+    <cfRule type="expression" dxfId="9" priority="32">
+      <formula>$D$21="Geen combinatie mogelijk"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="13" priority="12">
-      <formula>$D$11="Er is 2x hetzelfde product geselecteeerd"</formula>
+    <cfRule type="expression" dxfId="8" priority="33">
+      <formula>$D$21="Maaltijd mogelijk indien dagebesteding minimaal tot 19:00 duurt"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="12" priority="11">
-      <formula>$D$11="[SELECTEER PRODUCTCODE 2]"</formula>
+    <cfRule type="expression" dxfId="7" priority="34">
+      <formula>$D$21="Crisishulp is alleen mogelijk na beoordeling door CIT"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="6" priority="35">
+      <formula>$D$21="Combinatie mogelijk"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D29:F29">
-[...1 lines deleted...]
-      <formula>$D$29="Geen combinatie mogelijk"</formula>
+  <conditionalFormatting sqref="D22:F22">
+    <cfRule type="expression" dxfId="5" priority="24">
+      <formula>$D$22="[SELECTEER PRODUCTCODE 2]"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="10" priority="33">
-      <formula>$D$29="Maaltijd mogelijk indien dagebesteding minimaal tot 19:00 duurt"</formula>
+    <cfRule type="expression" dxfId="4" priority="26">
+      <formula>$D$22="Er is 2x hetzelfde product geselecteeerd"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="9" priority="34">
-      <formula>$D$29="Crisishulp is alleen mogelijk na beoordeling door CIT"</formula>
+    <cfRule type="expression" dxfId="3" priority="27">
+      <formula>$D$22="Geen combinatie mogelijk"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="8" priority="35">
-      <formula>$D$29="Combinatie mogelijk"</formula>
+    <cfRule type="expression" dxfId="2" priority="28">
+      <formula>$D$22="Maaltijd mogelijk indien dagebesteding minimaal tot 19:00 duurt"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="7" priority="25">
-      <formula>$D$29="[SELECTEER PRODUCTCODE 1]"</formula>
+    <cfRule type="expression" dxfId="1" priority="29">
+      <formula>$D$22="Crisishulp is alleen mogelijk na beoordeling door CIT"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="6" priority="31">
-[...20 lines deleted...]
-      <formula>$D$30="[SELECTEER PRODUCTCODE 2]"</formula>
+    <cfRule type="expression" dxfId="0" priority="30">
+      <formula>$D$22="Combinatie mogelijk"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="8">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8F3685A1-0986-49AF-BDB4-955D1EFAA7C9}">
           <x14:formula1>
             <xm:f>'input tool'!$R$1:$W$1</xm:f>
           </x14:formula1>
           <xm:sqref>C5 C6 C9</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AB6691A7-77F8-4F58-BF1E-0B989E7C7096}">
           <x14:formula1>
             <xm:f>OFFSET('input tool'!$R$1,1,MATCH($C$6,'input tool'!$R$1:$W$1,0)-1,COUNTA(OFFSET('input tool'!$R$1,1,MATCH($C$6,'input tool'!$R$1:$W$1,0)-1,12)),1)</xm:f>
           </x14:formula1>
           <xm:sqref>D6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{600C5029-4D85-4DB9-ABC8-A2234FC544C6}">
           <x14:formula1>
             <xm:f>OFFSET('input tool'!$R$28,1,MATCH($D$5,'input tool'!$R$28:$AQ$28,0)-1,COUNTA(OFFSET('input tool'!$R$28,1,MATCH($D$5,'input tool'!$R$28:$AQ$28,0)-1,7)),1)</xm:f>
           </x14:formula1>
           <xm:sqref>E5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8D6AE1A6-B5E1-46EA-B68C-2EB71EEB0A72}">
           <x14:formula1>
             <xm:f>OFFSET('input tool'!$R$28,1,MATCH($D$6,'input tool'!$R$28:$AQ$28,0)-1,COUNTA(OFFSET('input tool'!$R$28,1,MATCH($D$6,'input tool'!$R$28:$AQ$28,0)-1,7)),1)</xm:f>
           </x14:formula1>
           <xm:sqref>E6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C49011ED-FE3F-4ACA-AA38-7768B7657890}">
           <x14:formula1>
             <xm:f>OFFSET('input tool'!$R$1,1,MATCH($C$9,'input tool'!$R$1:$W$1,0)-1,COUNTA(OFFSET('input tool'!$R$1,1,MATCH($C$9,'input tool'!$R$1:$W$1,0)-1,12)),1)</xm:f>
           </x14:formula1>
           <xm:sqref>D9</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B7642671-C6CC-4591-B497-6C2C65D3D8B0}">
           <x14:formula1>
             <xm:f>OFFSET('input tool'!$R$28,1,MATCH($D$9,'input tool'!$R$28:$AQ$28,0)-1,COUNTA(OFFSET('input tool'!$R$28,1,MATCH($D$9,'input tool'!$R$28:$AQ$28,0)-1,7)),1)</xm:f>
           </x14:formula1>
           <xm:sqref>E9</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3E511AC0-D92A-49B9-A716-14EDF46B2887}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8DB6E28A-F22F-4EAD-B192-7CAB8E66B251}">
           <x14:formula1>
             <xm:f>OFFSET('input tool'!$R$1,1,MATCH($C$5,'input tool'!$R$1:$W$1,0)-1,COUNTA(OFFSET('input tool'!$R$1,1,MATCH($C$5,'input tool'!$R$1:$W$1,0)-1,12)),1)</xm:f>
           </x14:formula1>
           <xm:sqref>D5</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3E511AC0-D92A-49B9-A716-14EDF46B2887}">
+          <x14:formula1>
+            <xm:f>Combinatieschema!$C$116:$C$201</xm:f>
+          </x14:formula1>
+          <xm:sqref>C20:D20 C16:D17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24A38084-FE1B-435A-A7CA-171C85451FCC}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:CN201"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane xSplit="6" ySplit="6" topLeftCell="G7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="G1" sqref="G1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="CM91" sqref="CM91"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="10.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="6" width="13.5546875" style="3" customWidth="1"/>
+    <col min="7" max="9" width="11.33203125" style="1" customWidth="1"/>
+    <col min="10" max="11" width="12.33203125" style="1" customWidth="1"/>
+    <col min="12" max="18" width="11.33203125" style="1" customWidth="1"/>
+    <col min="19" max="21" width="11.44140625" style="1" customWidth="1"/>
+    <col min="22" max="53" width="11.33203125" style="1" customWidth="1"/>
+    <col min="54" max="56" width="12.44140625" style="1" customWidth="1"/>
+    <col min="57" max="65" width="11.33203125" style="1" customWidth="1"/>
+    <col min="66" max="68" width="11.88671875" style="1" customWidth="1"/>
+    <col min="69" max="71" width="13.5546875" style="1" customWidth="1"/>
+    <col min="72" max="79" width="11.33203125" style="1" customWidth="1"/>
+    <col min="80" max="80" width="14.88671875" style="1" customWidth="1"/>
+    <col min="81" max="85" width="13.6640625" style="1" customWidth="1"/>
+    <col min="86" max="91" width="11.33203125" style="1" customWidth="1"/>
+    <col min="92" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:92" s="2" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="331"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="346" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" s="347"/>
+      <c r="I1" s="347"/>
+      <c r="J1" s="347"/>
+      <c r="K1" s="348"/>
+      <c r="L1" s="349" t="s">
+        <v>1</v>
+      </c>
+      <c r="M1" s="350"/>
+      <c r="N1" s="350"/>
+      <c r="O1" s="350"/>
+      <c r="P1" s="350"/>
+      <c r="Q1" s="350"/>
+      <c r="R1" s="350"/>
+      <c r="S1" s="350"/>
+      <c r="T1" s="350"/>
+      <c r="U1" s="350"/>
+      <c r="V1" s="350"/>
+      <c r="W1" s="350"/>
+      <c r="X1" s="350"/>
+      <c r="Y1" s="351"/>
+      <c r="Z1" s="333" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA1" s="334"/>
+      <c r="AB1" s="334"/>
+      <c r="AC1" s="334"/>
+      <c r="AD1" s="334"/>
+      <c r="AE1" s="334"/>
+      <c r="AF1" s="334"/>
+      <c r="AG1" s="334"/>
+      <c r="AH1" s="334"/>
+      <c r="AI1" s="334"/>
+      <c r="AJ1" s="334"/>
+      <c r="AK1" s="334"/>
+      <c r="AL1" s="334"/>
+      <c r="AM1" s="334"/>
+      <c r="AN1" s="334"/>
+      <c r="AO1" s="334"/>
+      <c r="AP1" s="225"/>
+      <c r="AQ1" s="335" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR1" s="336"/>
+      <c r="AS1" s="336"/>
+      <c r="AT1" s="336"/>
+      <c r="AU1" s="336"/>
+      <c r="AV1" s="336"/>
+      <c r="AW1" s="336"/>
+      <c r="AX1" s="336"/>
+      <c r="AY1" s="336"/>
+      <c r="AZ1" s="336"/>
+      <c r="BA1" s="336"/>
+      <c r="BB1" s="336"/>
+      <c r="BC1" s="336"/>
+      <c r="BD1" s="336"/>
+      <c r="BE1" s="336"/>
+      <c r="BF1" s="336"/>
+      <c r="BG1" s="336"/>
+      <c r="BH1" s="336"/>
+      <c r="BI1" s="336"/>
+      <c r="BJ1" s="336"/>
+      <c r="BK1" s="336"/>
+      <c r="BL1" s="336"/>
+      <c r="BM1" s="336"/>
+      <c r="BN1" s="336"/>
+      <c r="BO1" s="336"/>
+      <c r="BP1" s="336"/>
+      <c r="BQ1" s="336"/>
+      <c r="BR1" s="336"/>
+      <c r="BS1" s="336"/>
+      <c r="BT1" s="336"/>
+      <c r="BU1" s="336"/>
+      <c r="BV1" s="337"/>
+      <c r="BW1" s="338" t="s">
+        <v>27</v>
+      </c>
+      <c r="BX1" s="339"/>
+      <c r="BY1" s="340" t="s">
+        <v>29</v>
+      </c>
+      <c r="BZ1" s="341"/>
+      <c r="CA1" s="341"/>
+      <c r="CB1" s="341"/>
+      <c r="CC1" s="341"/>
+      <c r="CD1" s="341"/>
+      <c r="CE1" s="341"/>
+      <c r="CF1" s="341"/>
+      <c r="CG1" s="341"/>
+      <c r="CH1" s="341"/>
+      <c r="CI1" s="341"/>
+      <c r="CJ1" s="341"/>
+      <c r="CK1" s="341"/>
+      <c r="CL1" s="341"/>
+      <c r="CM1" s="342"/>
+    </row>
+    <row r="2" spans="1:92" s="2" customFormat="1" ht="27.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="332"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="257" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2" s="246"/>
+      <c r="I2" s="246" t="s">
+        <v>25</v>
+      </c>
+      <c r="J2" s="246" t="s">
+        <v>25</v>
+      </c>
+      <c r="K2" s="258"/>
+      <c r="L2" s="116" t="s">
+        <v>1</v>
+      </c>
+      <c r="M2" s="117" t="s">
+        <v>1</v>
+      </c>
+      <c r="N2" s="118" t="s">
+        <v>1</v>
+      </c>
+      <c r="O2" s="117" t="s">
+        <v>1</v>
+      </c>
+      <c r="P2" s="117" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q2" s="118" t="s">
+        <v>1</v>
+      </c>
+      <c r="R2" s="118" t="s">
+        <v>1</v>
+      </c>
+      <c r="S2" s="118" t="s">
+        <v>1</v>
+      </c>
+      <c r="T2" s="117" t="s">
+        <v>1</v>
+      </c>
+      <c r="U2" s="117" t="s">
+        <v>1</v>
+      </c>
+      <c r="V2" s="117" t="s">
+        <v>1</v>
+      </c>
+      <c r="W2" s="117" t="s">
+        <v>1</v>
+      </c>
+      <c r="X2" s="117" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y2" s="185" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z2" s="262" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA2" s="104" t="s">
+        <v>24</v>
+      </c>
+      <c r="AB2" s="105" t="s">
+        <v>24</v>
+      </c>
+      <c r="AC2" s="106" t="s">
+        <v>24</v>
+      </c>
+      <c r="AD2" s="104" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE2" s="104" t="s">
+        <v>24</v>
+      </c>
+      <c r="AF2" s="105" t="s">
+        <v>24</v>
+      </c>
+      <c r="AG2" s="106" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH2" s="106" t="s">
+        <v>24</v>
+      </c>
+      <c r="AI2" s="104" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ2" s="106" t="s">
+        <v>24</v>
+      </c>
+      <c r="AK2" s="104" t="s">
+        <v>24</v>
+      </c>
+      <c r="AL2" s="105" t="s">
+        <v>24</v>
+      </c>
+      <c r="AM2" s="105" t="s">
+        <v>24</v>
+      </c>
+      <c r="AN2" s="105" t="s">
+        <v>24</v>
+      </c>
+      <c r="AO2" s="106" t="s">
+        <v>24</v>
+      </c>
+      <c r="AP2" s="263" t="s">
+        <v>24</v>
+      </c>
+      <c r="AQ2" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="AS2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="AU2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="AV2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="AW2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="AX2" s="108"/>
+      <c r="AY2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="AZ2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BA2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BB2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BC2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BD2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BE2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BF2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BG2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BH2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BI2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BJ2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BK2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BL2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BM2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BN2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BO2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BP2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BQ2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BR2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BS2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BT2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BU2" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="BV2" s="276" t="s">
+        <v>26</v>
+      </c>
+      <c r="BW2" s="156" t="s">
+        <v>27</v>
+      </c>
+      <c r="BX2" s="279" t="s">
+        <v>27</v>
+      </c>
+      <c r="BY2" s="281" t="s">
+        <v>29</v>
+      </c>
+      <c r="BZ2" s="282" t="s">
+        <v>29</v>
+      </c>
+      <c r="CA2" s="289" t="s">
+        <v>29</v>
+      </c>
+      <c r="CB2" s="281" t="s">
+        <v>29</v>
+      </c>
+      <c r="CC2" s="282" t="s">
+        <v>29</v>
+      </c>
+      <c r="CD2" s="282" t="s">
+        <v>29</v>
+      </c>
+      <c r="CE2" s="282" t="s">
+        <v>29</v>
+      </c>
+      <c r="CF2" s="282" t="s">
+        <v>29</v>
+      </c>
+      <c r="CG2" s="283" t="s">
+        <v>29</v>
+      </c>
+      <c r="CH2" s="281" t="s">
+        <v>29</v>
+      </c>
+      <c r="CI2" s="282" t="s">
+        <v>29</v>
+      </c>
+      <c r="CJ2" s="283" t="s">
+        <v>29</v>
+      </c>
+      <c r="CK2" s="281" t="s">
+        <v>29</v>
+      </c>
+      <c r="CL2" s="282" t="s">
+        <v>29</v>
+      </c>
+      <c r="CM2" s="283" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:92" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="137" t="s">
+        <v>28</v>
+      </c>
+      <c r="H3" s="109" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="109" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="109" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" s="167" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="M3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="N3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="O3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="P3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="R3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="S3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="T3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="U3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="V3" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="W3" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="X3" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y3" s="168" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z3" s="31" t="s">
+        <v>238</v>
+      </c>
+      <c r="AA3" s="32" t="s">
+        <v>238</v>
+      </c>
+      <c r="AB3" s="32" t="s">
+        <v>238</v>
+      </c>
+      <c r="AC3" s="32" t="s">
+        <v>238</v>
+      </c>
+      <c r="AD3" s="32" t="s">
+        <v>238</v>
+      </c>
+      <c r="AE3" s="32" t="s">
+        <v>238</v>
+      </c>
+      <c r="AF3" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG3" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH3" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI3" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ3" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK3" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL3" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM3" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN3" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO3" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP3" s="101" t="s">
+        <v>136</v>
+      </c>
+      <c r="AQ3" s="266" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR3" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS3" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT3" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU3" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="AV3" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="AW3" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="AX3" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="AY3" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="AZ3" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA3" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="BB3" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="BC3" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="BD3" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="BE3" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="BF3" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="BG3" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="BH3" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="BI3" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ3" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="BK3" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="BL3" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="BM3" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="BN3" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="BO3" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="BP3" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="BQ3" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="BR3" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="BS3" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="BT3" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="BU3" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="BV3" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="BW3" s="277" t="s">
+        <v>361</v>
+      </c>
+      <c r="BX3" s="278" t="s">
+        <v>361</v>
+      </c>
+      <c r="BY3" s="280" t="s">
+        <v>15</v>
+      </c>
+      <c r="BZ3" s="275" t="s">
+        <v>15</v>
+      </c>
+      <c r="CA3" s="284" t="s">
+        <v>15</v>
+      </c>
+      <c r="CB3" s="170" t="s">
+        <v>16</v>
+      </c>
+      <c r="CC3" s="159" t="s">
+        <v>16</v>
+      </c>
+      <c r="CD3" s="159" t="s">
+        <v>16</v>
+      </c>
+      <c r="CE3" s="159" t="s">
+        <v>16</v>
+      </c>
+      <c r="CF3" s="159" t="s">
+        <v>16</v>
+      </c>
+      <c r="CG3" s="171" t="s">
+        <v>16</v>
+      </c>
+      <c r="CH3" s="170" t="s">
+        <v>17</v>
+      </c>
+      <c r="CI3" s="159" t="s">
+        <v>17</v>
+      </c>
+      <c r="CJ3" s="171" t="s">
+        <v>17</v>
+      </c>
+      <c r="CK3" s="287" t="s">
+        <v>18</v>
+      </c>
+      <c r="CL3" s="163" t="s">
+        <v>18</v>
+      </c>
+      <c r="CM3" s="164" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:92" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="137" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4" s="109" t="s">
+        <v>384</v>
+      </c>
+      <c r="I4" s="109" t="s">
+        <v>93</v>
+      </c>
+      <c r="J4" s="109" t="s">
+        <v>90</v>
+      </c>
+      <c r="K4" s="167" t="s">
+        <v>390</v>
+      </c>
+      <c r="L4" s="144" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="P4" s="36" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q4" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="R4" s="36" t="s">
+        <v>252</v>
+      </c>
+      <c r="S4" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="T4" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="U4" s="36" t="s">
+        <v>253</v>
+      </c>
+      <c r="V4" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="W4" s="36" t="s">
+        <v>254</v>
+      </c>
+      <c r="X4" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y4" s="70" t="s">
+        <v>255</v>
+      </c>
+      <c r="Z4" s="74" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA4" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB4" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC4" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD4" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE4" s="39" t="s">
+        <v>256</v>
+      </c>
+      <c r="AF4" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="AG4" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH4" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI4" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ4" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK4" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="AL4" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM4" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN4" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO4" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="AP4" s="102" t="s">
+        <v>257</v>
+      </c>
+      <c r="AQ4" s="151" t="s">
+        <v>58</v>
+      </c>
+      <c r="AR4" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="AS4" s="41" t="s">
+        <v>258</v>
+      </c>
+      <c r="AT4" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="AU4" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="AV4" s="41" t="s">
+        <v>259</v>
+      </c>
+      <c r="AW4" s="41" t="s">
+        <v>248</v>
+      </c>
+      <c r="AX4" s="41" t="s">
+        <v>392</v>
+      </c>
+      <c r="AY4" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ4" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="BA4" s="41" t="s">
+        <v>271</v>
+      </c>
+      <c r="BB4" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="BC4" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="BD4" s="41" t="s">
+        <v>272</v>
+      </c>
+      <c r="BE4" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="BF4" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="BG4" s="41" t="s">
+        <v>277</v>
+      </c>
+      <c r="BH4" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="BI4" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="BJ4" s="41" t="s">
+        <v>278</v>
+      </c>
+      <c r="BK4" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="BL4" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="BM4" s="41" t="s">
+        <v>279</v>
+      </c>
+      <c r="BN4" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="BO4" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="BP4" s="41" t="s">
+        <v>280</v>
+      </c>
+      <c r="BQ4" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="BR4" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="BS4" s="41" t="s">
+        <v>283</v>
+      </c>
+      <c r="BT4" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="BU4" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV4" s="169" t="s">
+        <v>284</v>
+      </c>
+      <c r="BW4" s="269" t="s">
+        <v>78</v>
+      </c>
+      <c r="BX4" s="270" t="s">
+        <v>386</v>
+      </c>
+      <c r="BY4" s="172" t="s">
+        <v>91</v>
+      </c>
+      <c r="BZ4" s="110" t="s">
+        <v>92</v>
+      </c>
+      <c r="CA4" s="243" t="s">
+        <v>374</v>
+      </c>
+      <c r="CB4" s="172" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC4" s="110" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD4" s="110" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE4" s="110" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF4" s="110" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG4" s="173" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH4" s="172" t="s">
+        <v>85</v>
+      </c>
+      <c r="CI4" s="110" t="s">
+        <v>86</v>
+      </c>
+      <c r="CJ4" s="173" t="s">
+        <v>87</v>
+      </c>
+      <c r="CK4" s="174" t="s">
+        <v>88</v>
+      </c>
+      <c r="CL4" s="111" t="s">
+        <v>89</v>
+      </c>
+      <c r="CM4" s="165" t="s">
+        <v>388</v>
+      </c>
+      <c r="CN4"/>
+    </row>
+    <row r="5" spans="1:92" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="137" t="s">
+        <v>108</v>
+      </c>
+      <c r="H5" s="109" t="s">
+        <v>385</v>
+      </c>
+      <c r="I5" s="109" t="s">
+        <v>241</v>
+      </c>
+      <c r="J5" s="109" t="s">
+        <v>179</v>
+      </c>
+      <c r="K5" s="167" t="s">
+        <v>391</v>
+      </c>
+      <c r="L5" s="144" t="s">
+        <v>111</v>
+      </c>
+      <c r="M5" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="N5" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="O5" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="P5" s="36" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q5" s="36" t="s">
+        <v>119</v>
+      </c>
+      <c r="R5" s="36" t="s">
+        <v>263</v>
+      </c>
+      <c r="S5" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="T5" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="U5" s="36" t="s">
+        <v>261</v>
+      </c>
+      <c r="V5" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="W5" s="36" t="s">
+        <v>262</v>
+      </c>
+      <c r="X5" s="36" t="s">
+        <v>125</v>
+      </c>
+      <c r="Y5" s="70" t="s">
+        <v>264</v>
+      </c>
+      <c r="Z5" s="74" t="s">
+        <v>126</v>
+      </c>
+      <c r="AA5" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="AB5" s="39" t="s">
+        <v>131</v>
+      </c>
+      <c r="AC5" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="AD5" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE5" s="39" t="s">
+        <v>265</v>
+      </c>
+      <c r="AF5" s="39" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG5" s="39" t="s">
+        <v>137</v>
+      </c>
+      <c r="AH5" s="39" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ5" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="AK5" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="AL5" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="AM5" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="AN5" s="39" t="s">
+        <v>145</v>
+      </c>
+      <c r="AO5" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="AP5" s="102" t="s">
+        <v>266</v>
+      </c>
+      <c r="AQ5" s="151" t="s">
+        <v>147</v>
+      </c>
+      <c r="AR5" s="41" t="s">
+        <v>164</v>
+      </c>
+      <c r="AS5" s="41" t="s">
+        <v>267</v>
+      </c>
+      <c r="AT5" s="41" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU5" s="41" t="s">
+        <v>165</v>
+      </c>
+      <c r="AV5" s="41" t="s">
+        <v>268</v>
+      </c>
+      <c r="AW5" s="41" t="s">
+        <v>247</v>
+      </c>
+      <c r="AX5" s="41" t="s">
+        <v>393</v>
+      </c>
+      <c r="AY5" s="41" t="s">
+        <v>153</v>
+      </c>
+      <c r="AZ5" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="BA5" s="41" t="s">
+        <v>269</v>
+      </c>
+      <c r="BB5" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="BC5" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="BD5" s="41" t="s">
+        <v>270</v>
+      </c>
+      <c r="BE5" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="BF5" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="BG5" s="41" t="s">
+        <v>273</v>
+      </c>
+      <c r="BH5" s="41" t="s">
+        <v>157</v>
+      </c>
+      <c r="BI5" s="41" t="s">
+        <v>169</v>
+      </c>
+      <c r="BJ5" s="41" t="s">
+        <v>274</v>
+      </c>
+      <c r="BK5" s="41" t="s">
+        <v>158</v>
+      </c>
+      <c r="BL5" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="BM5" s="41" t="s">
+        <v>275</v>
+      </c>
+      <c r="BN5" s="41" t="s">
+        <v>160</v>
+      </c>
+      <c r="BO5" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="BP5" s="41" t="s">
+        <v>276</v>
+      </c>
+      <c r="BQ5" s="41" t="s">
+        <v>161</v>
+      </c>
+      <c r="BR5" s="41" t="s">
+        <v>172</v>
+      </c>
+      <c r="BS5" s="41" t="s">
+        <v>281</v>
+      </c>
+      <c r="BT5" s="41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BU5" s="41" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV5" s="169" t="s">
+        <v>282</v>
+      </c>
+      <c r="BW5" s="269" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX5" s="270" t="s">
+        <v>387</v>
+      </c>
+      <c r="BY5" s="172" t="s">
+        <v>15</v>
+      </c>
+      <c r="BZ5" s="110" t="s">
+        <v>375</v>
+      </c>
+      <c r="CA5" s="243" t="s">
+        <v>376</v>
+      </c>
+      <c r="CB5" s="172" t="s">
+        <v>220</v>
+      </c>
+      <c r="CC5" s="110" t="s">
+        <v>221</v>
+      </c>
+      <c r="CD5" s="110" t="s">
+        <v>222</v>
+      </c>
+      <c r="CE5" s="110" t="s">
+        <v>223</v>
+      </c>
+      <c r="CF5" s="110" t="s">
+        <v>224</v>
+      </c>
+      <c r="CG5" s="173" t="s">
+        <v>225</v>
+      </c>
+      <c r="CH5" s="172" t="s">
+        <v>176</v>
+      </c>
+      <c r="CI5" s="110" t="s">
+        <v>177</v>
+      </c>
+      <c r="CJ5" s="173" t="s">
+        <v>178</v>
+      </c>
+      <c r="CK5" s="174" t="s">
+        <v>181</v>
+      </c>
+      <c r="CL5" s="111" t="s">
+        <v>182</v>
+      </c>
+      <c r="CM5" s="165" t="s">
+        <v>389</v>
+      </c>
+      <c r="CN5"/>
+    </row>
+    <row r="6" spans="1:92" s="4" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="259" t="str">
+        <f>G4&amp;" | "&amp;G5</f>
+        <v>50HSJ | Hoog specialistische Jeugdhulp -Taakgericht</v>
+      </c>
+      <c r="H6" s="247" t="str">
+        <f>H4&amp;" | "&amp;H5</f>
+        <v>NGZ01 | NGZ segment 1 Hoog specialistisch</v>
+      </c>
+      <c r="I6" s="247" t="str">
+        <f t="shared" ref="I6:CM6" si="0">I4&amp;" | "&amp;I5</f>
+        <v>55LTA | Landelijk</v>
+      </c>
+      <c r="J6" s="247" t="str">
+        <f t="shared" si="0"/>
+        <v>43A12 | Jeugdzorgplus: inspanningsgericht</v>
+      </c>
+      <c r="K6" s="260" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ26 | NGZ Jeugdzorgplus</v>
+      </c>
+      <c r="L6" s="261" t="str">
+        <f t="shared" si="0"/>
+        <v>44PZ1 | Pleegzorg Voltijd</v>
+      </c>
+      <c r="M6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>44PZ2 | Pleegzorg Deeltijd</v>
+      </c>
+      <c r="N6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>44PN1 | Pleegzorg Netwerk Voltijd</v>
+      </c>
+      <c r="O6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>44PN2 | Pleegzorg Netwerk Deeltijd</v>
+      </c>
+      <c r="P6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ02 | NGZ segment 2 Pleegzorg</v>
+      </c>
+      <c r="Q6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>44GZH | Gezinshuis</v>
+      </c>
+      <c r="R6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ03 | NGZ segment 2 Gezinshuis</v>
+      </c>
+      <c r="S6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>44KWB | Kleinschalige woonleefgroepen basis</v>
+      </c>
+      <c r="T6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>44KWP | Kleinschalige woonleefgroepen plus</v>
+      </c>
+      <c r="U6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ04 | NGZ segment 2 Woonleefgroep</v>
+      </c>
+      <c r="V6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>44ZWK | Zelfstandigheid bevorderende woonvormen Kamertraining</v>
+      </c>
+      <c r="W6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ05 | NGZ segment 2 Kamertraining</v>
+      </c>
+      <c r="X6" s="248" t="str">
+        <f t="shared" si="0"/>
+        <v>44ZWF | Zelfstandigheid bevorderende woonvormen Fasehuis</v>
+      </c>
+      <c r="Y6" s="249" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ06 | NGZ segment 2 Fasehuis</v>
+      </c>
+      <c r="Z6" s="250" t="str">
+        <f t="shared" si="0"/>
+        <v>41DA1 | Dagbegeleiding A</v>
+      </c>
+      <c r="AA6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>41DA2 | Dagbegeleiding A toeslag zaterdag middag</v>
+      </c>
+      <c r="AB6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>41DB1 | Dagbegeleiding B</v>
+      </c>
+      <c r="AC6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>41DB2 | Dagbegeleiding B toeslag zaterdag middag</v>
+      </c>
+      <c r="AD6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>41MTD | Maaltijd tijdens dagbegeleiding</v>
+      </c>
+      <c r="AE6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ07 | NGZ segment 3 Dagbegeleiding</v>
+      </c>
+      <c r="AF6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>41RA1 | Respijtzorg A doordeweeks zonder overnachting</v>
+      </c>
+      <c r="AG6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>41RA2 | Respijtzorg A zaterdag zonder overnachting</v>
+      </c>
+      <c r="AH6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>41RB1 | Respijtzorg B doordeweeks zonder overnachting</v>
+      </c>
+      <c r="AI6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>41RB2 | Respijtzorg B zaterdag zonder overnachting</v>
+      </c>
+      <c r="AJ6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>44RA1 | Respijtzorg A doordeweeks met overnachting</v>
+      </c>
+      <c r="AK6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve">44RA2 | Respijtzorg A weekend vrij - za met overnachting </v>
+      </c>
+      <c r="AL6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve">44RA3 | Respijtzorg A weekend vrij - zo met overnachting </v>
+      </c>
+      <c r="AM6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve">44RB1 | Respijtzorg B doordeweeks met overnachting </v>
+      </c>
+      <c r="AN6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>44RB2 | Respijtzorg B weekend vrij - za met overnachting</v>
+      </c>
+      <c r="AO6" s="251" t="str">
+        <f t="shared" si="0"/>
+        <v>44RB3 | Respijtzorg B weekend vrij - zo  met overnachting</v>
+      </c>
+      <c r="AP6" s="264" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ08 | NGZ segment 3 Respijtzorg</v>
+      </c>
+      <c r="AQ6" s="267" t="str">
+        <f t="shared" si="0"/>
+        <v>54GHR | GGZ Hoog specialistisch - reguliere aanbieder</v>
+      </c>
+      <c r="AR6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54GHM | GGZ Hoog specialistisch -Micro aanbieder</v>
+      </c>
+      <c r="AS6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve">NGZ10 | NGZ segment 4 GGZ Hoog specialistisch </v>
+      </c>
+      <c r="AT6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54GSR | GGZ Specialistisch - reguliere aanbieder</v>
+      </c>
+      <c r="AU6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54GSM | GGZ Specialistisch - Micro aanbieder</v>
+      </c>
+      <c r="AV6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve">NGZ11 | NGZ segment 4 GGZ specialistisch </v>
+      </c>
+      <c r="AW6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54TGZ | Transgenderzorg</v>
+      </c>
+      <c r="AX6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54SGZ | Arts-specialist in genderzorg</v>
+      </c>
+      <c r="AY6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54GBR | GGZ Begeleiding - reguliere aanbieder</v>
+      </c>
+      <c r="AZ6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54GBM | GGZ Begeleiding - Micro aanbieder</v>
+      </c>
+      <c r="BA6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ12 | NGZ segment 4 GGZ Begeleiding</v>
+      </c>
+      <c r="BB6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54MCR | Medicatiecontrole - reguliere aanbieder</v>
+      </c>
+      <c r="BC6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54MCM | Medicatiecontrole - Micro aanbieder</v>
+      </c>
+      <c r="BD6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ13 | NGZ segment 4 Medicatiecontrole</v>
+      </c>
+      <c r="BE6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>45JHR | JOH Behandeling - reguliere aanbieder</v>
+      </c>
+      <c r="BF6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>45JHM | JOH Behandeling - Micro aanbieder</v>
+      </c>
+      <c r="BG6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ14 | NGZ segment 4 JOH behandeling</v>
+      </c>
+      <c r="BH6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>45JGR | JOH Begeleiding - reguliere aanbieder</v>
+      </c>
+      <c r="BI6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>45JGM | JOH Begeleiding - Micro aanbieder</v>
+      </c>
+      <c r="BJ6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ15 | NGZ segment 4 JOH begeleiding</v>
+      </c>
+      <c r="BK6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>45GHR | GHZ Behandeling - reguliere aanbieder</v>
+      </c>
+      <c r="BL6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>45GHM | GHZ Behandeling - Micro aanbieder</v>
+      </c>
+      <c r="BM6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ16 | NGZ segment 4 GHZ behandeling</v>
+      </c>
+      <c r="BN6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>45GBR | GHZ Begeleiding - reguliere aanbieder</v>
+      </c>
+      <c r="BO6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>45GBM | GHZ Begeleiding - Micro aanbieder</v>
+      </c>
+      <c r="BP6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ17 | NGZ segment 4 GHZ begeleiding</v>
+      </c>
+      <c r="BQ6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>40VZR | Verzorging / Basisondersteuning - reguliere aanbieder</v>
+      </c>
+      <c r="BR6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>40VZM | Verzorging / Basisondersteuning - Micro aanbieder</v>
+      </c>
+      <c r="BS6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ18 | NGZ segment 4 Verzorging</v>
+      </c>
+      <c r="BT6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54VKR | Vaktherapie - reguliere aanbieder</v>
+      </c>
+      <c r="BU6" s="252" t="str">
+        <f t="shared" si="0"/>
+        <v>54VKM | Vaktherapie - Micro aanbieder</v>
+      </c>
+      <c r="BV6" s="268" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ19 | NGZ segment 4 Vaktherapie</v>
+      </c>
+      <c r="BW6" s="271" t="str">
+        <f t="shared" si="0"/>
+        <v>46CRS | Crisishulp - Taakgericht</v>
+      </c>
+      <c r="BX6" s="272" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ20 | NGZ segment 5 Crisis</v>
+      </c>
+      <c r="BY6" s="274" t="str">
+        <f t="shared" si="0"/>
+        <v>50BSO | BSO+</v>
+      </c>
+      <c r="BZ6" s="253" t="str">
+        <f t="shared" si="0"/>
+        <v>BSOVV | BSO+ vervoer</v>
+      </c>
+      <c r="CA6" s="285" t="str">
+        <f t="shared" si="0"/>
+        <v>BSOTX | BSO+ Taxivervoer</v>
+      </c>
+      <c r="CB6" s="274" t="str">
+        <f t="shared" si="0"/>
+        <v>53A06 | Behandeling of onderzoek op de polikliniek of dagbehandeling bij Een psychische of gedragsaandoening (excl. activiteiten psychosociaal specifiek)</v>
+      </c>
+      <c r="CC6" s="253" t="str">
+        <f t="shared" si="0"/>
+        <v>53A05 | Behandeling of onderzoek op de polikliniek of dagbehandeling bij een psychische of gedragsaandoening (incl. activiteiten psychosociaal specifiek)</v>
+      </c>
+      <c r="CD6" s="253" t="str">
+        <f t="shared" si="0"/>
+        <v>53A04 | Consult op de polikliniek bij een psychische of gedragsaandoening</v>
+      </c>
+      <c r="CE6" s="253" t="str">
+        <f t="shared" si="0"/>
+        <v>53A03 | Meer dan 6 polikliniekbezoeken of meer dan 1 dagbehandeling bij een psychische of gedragsaandoening</v>
+      </c>
+      <c r="CF6" s="253" t="str">
+        <f t="shared" si="0"/>
+        <v>53A02 | Consult op de polikliniek bij gedragsproblemen</v>
+      </c>
+      <c r="CG6" s="290" t="str">
+        <f t="shared" si="0"/>
+        <v>53A01 | Behandeling of onderzoek op de polikliniek of dagbehandeling bij gedragsproblemen</v>
+      </c>
+      <c r="CH6" s="274" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve">45ED1  | Diagnostiek ED (traject) </v>
+      </c>
+      <c r="CI6" s="253" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve">45ED2  | Behandeling ED per sessie </v>
+      </c>
+      <c r="CJ6" s="290" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve">45ED3  | Extra behandeling ED per sessie </v>
+      </c>
+      <c r="CK6" s="291" t="str">
+        <f t="shared" si="0"/>
+        <v>44BWZ | Beschermd wonen zonder huisvesting</v>
+      </c>
+      <c r="CL6" s="254" t="str">
+        <f t="shared" si="0"/>
+        <v>44BWH | Beschermd wonen met huisvesting</v>
+      </c>
+      <c r="CM6" s="255" t="str">
+        <f t="shared" si="0"/>
+        <v>NGZ21 | NGZ Beschermd wonen</v>
+      </c>
+      <c r="CN6"/>
+    </row>
+    <row r="7" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="343" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="292" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="232" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="132" t="s">
+        <v>108</v>
+      </c>
+      <c r="F7" s="235" t="str">
+        <f>D7&amp;" | "&amp;E7</f>
+        <v>50HSJ | Hoog specialistische Jeugdhulp -Taakgericht</v>
+      </c>
+      <c r="G7" s="181">
+        <v>0</v>
+      </c>
+      <c r="H7" s="135">
+        <v>0</v>
+      </c>
+      <c r="I7" s="133">
+        <v>12</v>
+      </c>
+      <c r="J7" s="134">
+        <v>1</v>
+      </c>
+      <c r="K7" s="136">
+        <v>1</v>
+      </c>
+      <c r="L7" s="179">
+        <v>1</v>
+      </c>
+      <c r="M7" s="134">
+        <v>1</v>
+      </c>
+      <c r="N7" s="134">
+        <v>1</v>
+      </c>
+      <c r="O7" s="134">
+        <v>1</v>
+      </c>
+      <c r="P7" s="134">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="134">
+        <v>1</v>
+      </c>
+      <c r="R7" s="134">
+        <v>1</v>
+      </c>
+      <c r="S7" s="134">
+        <v>1</v>
+      </c>
+      <c r="T7" s="134">
+        <v>1</v>
+      </c>
+      <c r="U7" s="134">
+        <v>1</v>
+      </c>
+      <c r="V7" s="134">
+        <v>1</v>
+      </c>
+      <c r="W7" s="134">
+        <v>1</v>
+      </c>
+      <c r="X7" s="134">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="136">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="181">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AD7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AG7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AK7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AL7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AM7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AO7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AP7" s="143">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="181">
+        <v>0</v>
+      </c>
+      <c r="AR7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AT7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AU7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AV7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AW7" s="134">
+        <v>1</v>
+      </c>
+      <c r="AX7" s="134">
+        <v>1</v>
+      </c>
+      <c r="AY7" s="135">
+        <v>0</v>
+      </c>
+      <c r="AZ7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BA7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BB7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BC7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BD7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BE7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BF7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BG7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BH7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BI7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BJ7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BK7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BL7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BM7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BN7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BO7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BP7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BQ7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BR7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BS7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BT7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BU7" s="135">
+        <v>0</v>
+      </c>
+      <c r="BV7" s="143">
+        <v>0</v>
+      </c>
+      <c r="BW7" s="179">
+        <v>13</v>
+      </c>
+      <c r="BX7" s="136">
+        <v>13</v>
+      </c>
+      <c r="BY7" s="179">
+        <v>1</v>
+      </c>
+      <c r="BZ7" s="134">
+        <v>1</v>
+      </c>
+      <c r="CA7" s="192">
+        <v>1</v>
+      </c>
+      <c r="CB7" s="179">
+        <v>1</v>
+      </c>
+      <c r="CC7" s="134">
+        <v>1</v>
+      </c>
+      <c r="CD7" s="134">
+        <v>1</v>
+      </c>
+      <c r="CE7" s="134">
+        <v>1</v>
+      </c>
+      <c r="CF7" s="134">
+        <v>1</v>
+      </c>
+      <c r="CG7" s="136">
+        <v>1</v>
+      </c>
+      <c r="CH7" s="179">
+        <v>1</v>
+      </c>
+      <c r="CI7" s="134">
+        <v>1</v>
+      </c>
+      <c r="CJ7" s="136">
+        <v>1</v>
+      </c>
+      <c r="CK7" s="179">
+        <v>1</v>
+      </c>
+      <c r="CL7" s="134">
+        <v>1</v>
+      </c>
+      <c r="CM7" s="134">
+        <v>1</v>
+      </c>
+      <c r="CN7"/>
+    </row>
+    <row r="8" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="344"/>
+      <c r="B8" s="293"/>
+      <c r="C8" s="303" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="233" t="s">
+        <v>384</v>
+      </c>
+      <c r="E8" s="139" t="s">
+        <v>385</v>
+      </c>
+      <c r="F8" s="236" t="str">
+        <f>D8&amp;" | "&amp;E8</f>
+        <v>NGZ01 | NGZ segment 1 Hoog specialistisch</v>
+      </c>
+      <c r="G8" s="183">
+        <v>0</v>
+      </c>
+      <c r="H8" s="141">
+        <v>0</v>
+      </c>
+      <c r="I8" s="148">
+        <v>12</v>
+      </c>
+      <c r="J8" s="140">
+        <v>1</v>
+      </c>
+      <c r="K8" s="155">
+        <v>1</v>
+      </c>
+      <c r="L8" s="179">
+        <v>1</v>
+      </c>
+      <c r="M8" s="134">
+        <v>1</v>
+      </c>
+      <c r="N8" s="134">
+        <v>1</v>
+      </c>
+      <c r="O8" s="134">
+        <v>1</v>
+      </c>
+      <c r="P8" s="134">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="134">
+        <v>1</v>
+      </c>
+      <c r="R8" s="134">
+        <v>1</v>
+      </c>
+      <c r="S8" s="134">
+        <v>1</v>
+      </c>
+      <c r="T8" s="134">
+        <v>1</v>
+      </c>
+      <c r="U8" s="134">
+        <v>1</v>
+      </c>
+      <c r="V8" s="134">
+        <v>1</v>
+      </c>
+      <c r="W8" s="134">
+        <v>1</v>
+      </c>
+      <c r="X8" s="134">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="136">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="181">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AD8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AL8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AM8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AO8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AP8" s="143">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="181">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AT8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AU8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="134">
+        <v>1</v>
+      </c>
+      <c r="AX8" s="134">
+        <v>1</v>
+      </c>
+      <c r="AY8" s="135">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BB8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BC8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BD8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BE8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BF8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BG8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BH8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BI8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BJ8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BK8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BL8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BM8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BN8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BO8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BP8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BQ8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BR8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BS8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BT8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BU8" s="135">
+        <v>0</v>
+      </c>
+      <c r="BV8" s="143">
+        <v>0</v>
+      </c>
+      <c r="BW8" s="179">
+        <v>13</v>
+      </c>
+      <c r="BX8" s="136">
+        <v>13</v>
+      </c>
+      <c r="BY8" s="179">
+        <v>1</v>
+      </c>
+      <c r="BZ8" s="134">
+        <v>1</v>
+      </c>
+      <c r="CA8" s="192">
+        <v>1</v>
+      </c>
+      <c r="CB8" s="179">
+        <v>1</v>
+      </c>
+      <c r="CC8" s="134">
+        <v>1</v>
+      </c>
+      <c r="CD8" s="134">
+        <v>1</v>
+      </c>
+      <c r="CE8" s="134">
+        <v>1</v>
+      </c>
+      <c r="CF8" s="134">
+        <v>1</v>
+      </c>
+      <c r="CG8" s="136">
+        <v>1</v>
+      </c>
+      <c r="CH8" s="179">
+        <v>1</v>
+      </c>
+      <c r="CI8" s="134">
+        <v>1</v>
+      </c>
+      <c r="CJ8" s="136">
+        <v>1</v>
+      </c>
+      <c r="CK8" s="179">
+        <v>1</v>
+      </c>
+      <c r="CL8" s="134">
+        <v>1</v>
+      </c>
+      <c r="CM8" s="134">
+        <v>1</v>
+      </c>
+      <c r="CN8"/>
+    </row>
+    <row r="9" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="344"/>
+      <c r="B9" s="293" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="301" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" s="295" t="s">
+        <v>241</v>
+      </c>
+      <c r="F9" s="296" t="str">
+        <f t="shared" ref="F9:F91" si="1">D9&amp;" | "&amp;E9</f>
+        <v>55LTA | Landelijk</v>
+      </c>
+      <c r="G9" s="297">
+        <v>12</v>
+      </c>
+      <c r="H9" s="298">
+        <v>12</v>
+      </c>
+      <c r="I9" s="298">
+        <v>18</v>
+      </c>
+      <c r="J9" s="157">
+        <v>1</v>
+      </c>
+      <c r="K9" s="158">
+        <v>1</v>
+      </c>
+      <c r="L9" s="297">
+        <v>3</v>
+      </c>
+      <c r="M9" s="298">
+        <v>3</v>
+      </c>
+      <c r="N9" s="298">
+        <v>3</v>
+      </c>
+      <c r="O9" s="298">
+        <v>3</v>
+      </c>
+      <c r="P9" s="298">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="298">
+        <v>3</v>
+      </c>
+      <c r="R9" s="298">
+        <v>3</v>
+      </c>
+      <c r="S9" s="298">
+        <v>3</v>
+      </c>
+      <c r="T9" s="298">
+        <v>3</v>
+      </c>
+      <c r="U9" s="298">
+        <v>3</v>
+      </c>
+      <c r="V9" s="298">
+        <v>3</v>
+      </c>
+      <c r="W9" s="298">
+        <v>3</v>
+      </c>
+      <c r="X9" s="298">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="299">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="297">
+        <v>8</v>
+      </c>
+      <c r="AA9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AB9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AC9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AD9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AE9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AF9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AG9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AH9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AI9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AJ9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AK9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AL9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AM9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AN9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AO9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AP9" s="299">
+        <v>8</v>
+      </c>
+      <c r="AQ9" s="297">
+        <v>8</v>
+      </c>
+      <c r="AR9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AS9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AT9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AU9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AV9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AW9" s="157">
+        <v>1</v>
+      </c>
+      <c r="AX9" s="157">
+        <v>1</v>
+      </c>
+      <c r="AY9" s="298">
+        <v>8</v>
+      </c>
+      <c r="AZ9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BA9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BB9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BC9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BD9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BE9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BF9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BG9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BH9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BI9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BJ9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BK9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BL9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BM9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BN9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BO9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BP9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BQ9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BR9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BS9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BT9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BU9" s="298">
+        <v>8</v>
+      </c>
+      <c r="BV9" s="299">
+        <v>8</v>
+      </c>
+      <c r="BW9" s="184">
+        <v>13</v>
+      </c>
+      <c r="BX9" s="158">
+        <v>13</v>
+      </c>
+      <c r="BY9" s="184">
+        <v>1</v>
+      </c>
+      <c r="BZ9" s="157">
+        <v>1</v>
+      </c>
+      <c r="CA9" s="196">
+        <v>1</v>
+      </c>
+      <c r="CB9" s="184">
+        <v>1</v>
+      </c>
+      <c r="CC9" s="157">
+        <v>1</v>
+      </c>
+      <c r="CD9" s="157">
+        <v>1</v>
+      </c>
+      <c r="CE9" s="157">
+        <v>1</v>
+      </c>
+      <c r="CF9" s="157">
+        <v>1</v>
+      </c>
+      <c r="CG9" s="158">
+        <v>1</v>
+      </c>
+      <c r="CH9" s="184">
+        <v>1</v>
+      </c>
+      <c r="CI9" s="157">
+        <v>1</v>
+      </c>
+      <c r="CJ9" s="158">
+        <v>1</v>
+      </c>
+      <c r="CK9" s="297">
+        <v>3</v>
+      </c>
+      <c r="CL9" s="298">
+        <v>3</v>
+      </c>
+      <c r="CM9" s="298">
+        <v>3</v>
+      </c>
+      <c r="CN9"/>
+    </row>
+    <row r="10" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="344"/>
+      <c r="B10" s="293" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="304" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="302" t="s">
+        <v>90</v>
+      </c>
+      <c r="E10" s="234" t="s">
+        <v>179</v>
+      </c>
+      <c r="F10" s="294" t="str">
+        <f t="shared" si="1"/>
+        <v>43A12 | Jeugdzorgplus: inspanningsgericht</v>
+      </c>
+      <c r="G10" s="199">
+        <v>1</v>
+      </c>
+      <c r="H10" s="200">
+        <v>1</v>
+      </c>
+      <c r="I10" s="200">
+        <v>1</v>
+      </c>
+      <c r="J10" s="202">
+        <v>0</v>
+      </c>
+      <c r="K10" s="198">
+        <v>0</v>
+      </c>
+      <c r="L10" s="197">
+        <v>0</v>
+      </c>
+      <c r="M10" s="202">
+        <v>0</v>
+      </c>
+      <c r="N10" s="202">
+        <v>0</v>
+      </c>
+      <c r="O10" s="202">
+        <v>0</v>
+      </c>
+      <c r="P10" s="202">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="202">
+        <v>0</v>
+      </c>
+      <c r="R10" s="202">
+        <v>0</v>
+      </c>
+      <c r="S10" s="202">
+        <v>0</v>
+      </c>
+      <c r="T10" s="202">
+        <v>0</v>
+      </c>
+      <c r="U10" s="202">
+        <v>0</v>
+      </c>
+      <c r="V10" s="202">
+        <v>0</v>
+      </c>
+      <c r="W10" s="202">
+        <v>0</v>
+      </c>
+      <c r="X10" s="202">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="198">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="197">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="198">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="197">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="200">
+        <v>1</v>
+      </c>
+      <c r="AX10" s="200">
+        <v>1</v>
+      </c>
+      <c r="AY10" s="202">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BS10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BT10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="202">
+        <v>0</v>
+      </c>
+      <c r="BV10" s="198">
+        <v>0</v>
+      </c>
+      <c r="BW10" s="199">
+        <v>13</v>
+      </c>
+      <c r="BX10" s="201">
+        <v>13</v>
+      </c>
+      <c r="BY10" s="197">
+        <v>0</v>
+      </c>
+      <c r="BZ10" s="202">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="231">
+        <v>0</v>
+      </c>
+      <c r="CB10" s="197">
+        <v>0</v>
+      </c>
+      <c r="CC10" s="202">
+        <v>0</v>
+      </c>
+      <c r="CD10" s="202">
+        <v>0</v>
+      </c>
+      <c r="CE10" s="202">
+        <v>0</v>
+      </c>
+      <c r="CF10" s="202">
+        <v>0</v>
+      </c>
+      <c r="CG10" s="198">
+        <v>0</v>
+      </c>
+      <c r="CH10" s="197">
+        <v>0</v>
+      </c>
+      <c r="CI10" s="202">
+        <v>0</v>
+      </c>
+      <c r="CJ10" s="198">
+        <v>0</v>
+      </c>
+      <c r="CK10" s="197">
+        <v>0</v>
+      </c>
+      <c r="CL10" s="202">
+        <v>0</v>
+      </c>
+      <c r="CM10" s="202">
+        <v>0</v>
+      </c>
+      <c r="CN10"/>
+    </row>
+    <row r="11" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="345"/>
+      <c r="B11" s="300"/>
+      <c r="C11" s="303" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="233" t="s">
+        <v>390</v>
+      </c>
+      <c r="E11" s="139" t="s">
+        <v>391</v>
+      </c>
+      <c r="F11" s="236" t="str">
+        <f>D11&amp;" | "&amp;E11</f>
+        <v>NGZ26 | NGZ Jeugdzorgplus</v>
+      </c>
+      <c r="G11" s="178">
+        <v>1</v>
+      </c>
+      <c r="H11" s="140">
+        <v>1</v>
+      </c>
+      <c r="I11" s="140">
+        <v>1</v>
+      </c>
+      <c r="J11" s="141">
+        <v>0</v>
+      </c>
+      <c r="K11" s="142">
+        <v>0</v>
+      </c>
+      <c r="L11" s="197">
+        <v>0</v>
+      </c>
+      <c r="M11" s="202">
+        <v>0</v>
+      </c>
+      <c r="N11" s="202">
+        <v>0</v>
+      </c>
+      <c r="O11" s="202">
+        <v>0</v>
+      </c>
+      <c r="P11" s="202">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="202">
+        <v>0</v>
+      </c>
+      <c r="R11" s="202">
+        <v>0</v>
+      </c>
+      <c r="S11" s="202">
+        <v>0</v>
+      </c>
+      <c r="T11" s="202">
+        <v>0</v>
+      </c>
+      <c r="U11" s="202">
+        <v>0</v>
+      </c>
+      <c r="V11" s="202">
+        <v>0</v>
+      </c>
+      <c r="W11" s="202">
+        <v>0</v>
+      </c>
+      <c r="X11" s="202">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="198">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="197">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="198">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="197">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="200">
+        <v>1</v>
+      </c>
+      <c r="AX11" s="200">
+        <v>1</v>
+      </c>
+      <c r="AY11" s="202">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BR11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BS11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BT11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BU11" s="202">
+        <v>0</v>
+      </c>
+      <c r="BV11" s="198">
+        <v>0</v>
+      </c>
+      <c r="BW11" s="199">
+        <v>13</v>
+      </c>
+      <c r="BX11" s="201">
+        <v>13</v>
+      </c>
+      <c r="BY11" s="197">
+        <v>0</v>
+      </c>
+      <c r="BZ11" s="202">
+        <v>0</v>
+      </c>
+      <c r="CA11" s="231">
+        <v>0</v>
+      </c>
+      <c r="CB11" s="197">
+        <v>0</v>
+      </c>
+      <c r="CC11" s="202">
+        <v>0</v>
+      </c>
+      <c r="CD11" s="202">
+        <v>0</v>
+      </c>
+      <c r="CE11" s="202">
+        <v>0</v>
+      </c>
+      <c r="CF11" s="202">
+        <v>0</v>
+      </c>
+      <c r="CG11" s="198">
+        <v>0</v>
+      </c>
+      <c r="CH11" s="197">
+        <v>0</v>
+      </c>
+      <c r="CI11" s="202">
+        <v>0</v>
+      </c>
+      <c r="CJ11" s="198">
+        <v>0</v>
+      </c>
+      <c r="CK11" s="197">
+        <v>0</v>
+      </c>
+      <c r="CL11" s="202">
+        <v>0</v>
+      </c>
+      <c r="CM11" s="202">
+        <v>0</v>
+      </c>
+      <c r="CN11"/>
+    </row>
+    <row r="12" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="358" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="117"/>
+      <c r="C12" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="F12" s="237" t="str">
+        <f t="shared" si="1"/>
+        <v>44PZ1 | Pleegzorg Voltijd</v>
+      </c>
+      <c r="G12" s="179">
+        <v>1</v>
+      </c>
+      <c r="H12" s="134">
+        <v>1</v>
+      </c>
+      <c r="I12" s="133">
+        <v>3</v>
+      </c>
+      <c r="J12" s="135">
+        <v>0</v>
+      </c>
+      <c r="K12" s="145">
+        <v>0</v>
+      </c>
+      <c r="L12" s="181">
+        <v>0</v>
+      </c>
+      <c r="M12" s="133">
+        <v>5</v>
+      </c>
+      <c r="N12" s="133">
+        <v>5</v>
+      </c>
+      <c r="O12" s="133">
+        <v>5</v>
+      </c>
+      <c r="P12" s="133">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="133">
+        <v>5</v>
+      </c>
+      <c r="R12" s="133">
+        <v>5</v>
+      </c>
+      <c r="S12" s="133">
+        <v>5</v>
+      </c>
+      <c r="T12" s="133">
+        <v>5</v>
+      </c>
+      <c r="U12" s="133">
+        <v>5</v>
+      </c>
+      <c r="V12" s="133">
+        <v>5</v>
+      </c>
+      <c r="W12" s="133">
+        <v>5</v>
+      </c>
+      <c r="X12" s="133">
+        <v>5</v>
+      </c>
+      <c r="Y12" s="186">
+        <v>5</v>
+      </c>
+      <c r="Z12" s="179">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="133">
+        <v>6</v>
+      </c>
+      <c r="AG12" s="133">
+        <v>6</v>
+      </c>
+      <c r="AH12" s="133">
+        <v>6</v>
+      </c>
+      <c r="AI12" s="133">
+        <v>6</v>
+      </c>
+      <c r="AJ12" s="133">
+        <v>6</v>
+      </c>
+      <c r="AK12" s="133">
+        <v>6</v>
+      </c>
+      <c r="AL12" s="133">
+        <v>6</v>
+      </c>
+      <c r="AM12" s="133">
+        <v>6</v>
+      </c>
+      <c r="AN12" s="133">
+        <v>6</v>
+      </c>
+      <c r="AO12" s="133">
+        <v>6</v>
+      </c>
+      <c r="AP12" s="186">
+        <v>6</v>
+      </c>
+      <c r="AQ12" s="179">
+        <v>1</v>
+      </c>
+      <c r="AR12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AS12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AT12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AU12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AV12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AW12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AX12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AY12" s="134">
+        <v>1</v>
+      </c>
+      <c r="AZ12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BA12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BB12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BC12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BD12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BE12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BF12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BG12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BH12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BI12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BJ12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BK12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BL12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BM12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BN12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BO12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BP12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BQ12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BR12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BS12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BT12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BU12" s="134">
+        <v>1</v>
+      </c>
+      <c r="BV12" s="136">
+        <v>1</v>
+      </c>
+      <c r="BW12" s="179">
+        <v>13</v>
+      </c>
+      <c r="BX12" s="136">
+        <v>13</v>
+      </c>
+      <c r="BY12" s="179">
+        <v>1</v>
+      </c>
+      <c r="BZ12" s="134">
+        <v>1</v>
+      </c>
+      <c r="CA12" s="192">
+        <v>1</v>
+      </c>
+      <c r="CB12" s="179">
+        <v>1</v>
+      </c>
+      <c r="CC12" s="134">
+        <v>1</v>
+      </c>
+      <c r="CD12" s="134">
+        <v>1</v>
+      </c>
+      <c r="CE12" s="134">
+        <v>1</v>
+      </c>
+      <c r="CF12" s="134">
+        <v>1</v>
+      </c>
+      <c r="CG12" s="136">
+        <v>1</v>
+      </c>
+      <c r="CH12" s="179">
+        <v>1</v>
+      </c>
+      <c r="CI12" s="134">
+        <v>1</v>
+      </c>
+      <c r="CJ12" s="136">
+        <v>1</v>
+      </c>
+      <c r="CK12" s="181">
+        <v>0</v>
+      </c>
+      <c r="CL12" s="135">
+        <v>0</v>
+      </c>
+      <c r="CM12" s="135">
+        <v>0</v>
+      </c>
+      <c r="CN12"/>
+    </row>
+    <row r="13" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="358"/>
+      <c r="B13" s="120" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="144" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="F13" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>44PZ2 | Pleegzorg Deeltijd</v>
+      </c>
+      <c r="G13" s="180">
+        <v>1</v>
+      </c>
+      <c r="H13" s="83">
+        <v>1</v>
+      </c>
+      <c r="I13" s="84">
+        <v>3</v>
+      </c>
+      <c r="J13" s="82">
+        <v>0</v>
+      </c>
+      <c r="K13" s="145">
+        <v>0</v>
+      </c>
+      <c r="L13" s="177">
+        <v>5</v>
+      </c>
+      <c r="M13" s="82">
+        <v>0</v>
+      </c>
+      <c r="N13" s="84">
+        <v>5</v>
+      </c>
+      <c r="O13" s="84">
+        <v>5</v>
+      </c>
+      <c r="P13" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="84">
+        <v>5</v>
+      </c>
+      <c r="R13" s="84">
+        <v>5</v>
+      </c>
+      <c r="S13" s="84">
+        <v>5</v>
+      </c>
+      <c r="T13" s="84">
+        <v>5</v>
+      </c>
+      <c r="U13" s="84">
+        <v>5</v>
+      </c>
+      <c r="V13" s="84">
+        <v>5</v>
+      </c>
+      <c r="W13" s="84">
+        <v>5</v>
+      </c>
+      <c r="X13" s="84">
+        <v>5</v>
+      </c>
+      <c r="Y13" s="138">
+        <v>5</v>
+      </c>
+      <c r="Z13" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="84">
+        <v>6</v>
+      </c>
+      <c r="AG13" s="84">
+        <v>6</v>
+      </c>
+      <c r="AH13" s="84">
+        <v>6</v>
+      </c>
+      <c r="AI13" s="84">
+        <v>6</v>
+      </c>
+      <c r="AJ13" s="84">
+        <v>6</v>
+      </c>
+      <c r="AK13" s="84">
+        <v>6</v>
+      </c>
+      <c r="AL13" s="84">
+        <v>6</v>
+      </c>
+      <c r="AM13" s="84">
+        <v>6</v>
+      </c>
+      <c r="AN13" s="84">
+        <v>6</v>
+      </c>
+      <c r="AO13" s="84">
+        <v>6</v>
+      </c>
+      <c r="AP13" s="138">
+        <v>6</v>
+      </c>
+      <c r="AQ13" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY13" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU13" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV13" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW13" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX13" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY13" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ13" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA13" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB13" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC13" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD13" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE13" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF13" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG13" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH13" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI13" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ13" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK13" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL13" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM13" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN13"/>
+    </row>
+    <row r="14" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="358"/>
+      <c r="B14" s="117" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="144" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="F14" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>44PN1 | Pleegzorg Netwerk Voltijd</v>
+      </c>
+      <c r="G14" s="180">
+        <v>1</v>
+      </c>
+      <c r="H14" s="83">
+        <v>1</v>
+      </c>
+      <c r="I14" s="84">
+        <v>3</v>
+      </c>
+      <c r="J14" s="82">
+        <v>0</v>
+      </c>
+      <c r="K14" s="145">
+        <v>0</v>
+      </c>
+      <c r="L14" s="177">
+        <v>5</v>
+      </c>
+      <c r="M14" s="84">
+        <v>5</v>
+      </c>
+      <c r="N14" s="82">
+        <v>0</v>
+      </c>
+      <c r="O14" s="84">
+        <v>5</v>
+      </c>
+      <c r="P14" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="84">
+        <v>5</v>
+      </c>
+      <c r="R14" s="84">
+        <v>5</v>
+      </c>
+      <c r="S14" s="84">
+        <v>5</v>
+      </c>
+      <c r="T14" s="84">
+        <v>5</v>
+      </c>
+      <c r="U14" s="84">
+        <v>5</v>
+      </c>
+      <c r="V14" s="84">
+        <v>5</v>
+      </c>
+      <c r="W14" s="84">
+        <v>5</v>
+      </c>
+      <c r="X14" s="84">
+        <v>5</v>
+      </c>
+      <c r="Y14" s="138">
+        <v>5</v>
+      </c>
+      <c r="Z14" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="84">
+        <v>6</v>
+      </c>
+      <c r="AG14" s="84">
+        <v>6</v>
+      </c>
+      <c r="AH14" s="84">
+        <v>6</v>
+      </c>
+      <c r="AI14" s="84">
+        <v>6</v>
+      </c>
+      <c r="AJ14" s="84">
+        <v>6</v>
+      </c>
+      <c r="AK14" s="84">
+        <v>6</v>
+      </c>
+      <c r="AL14" s="84">
+        <v>6</v>
+      </c>
+      <c r="AM14" s="84">
+        <v>6</v>
+      </c>
+      <c r="AN14" s="84">
+        <v>6</v>
+      </c>
+      <c r="AO14" s="84">
+        <v>6</v>
+      </c>
+      <c r="AP14" s="138">
+        <v>6</v>
+      </c>
+      <c r="AQ14" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY14" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU14" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV14" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW14" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX14" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY14" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ14" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA14" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB14" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC14" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD14" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE14" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF14" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG14" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH14" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI14" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ14" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK14" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL14" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM14" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN14"/>
+    </row>
+    <row r="15" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="358"/>
+      <c r="B15" s="121" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="144" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="F15" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>44PN2 | Pleegzorg Netwerk Deeltijd</v>
+      </c>
+      <c r="G15" s="180">
+        <v>1</v>
+      </c>
+      <c r="H15" s="83">
+        <v>1</v>
+      </c>
+      <c r="I15" s="84">
+        <v>3</v>
+      </c>
+      <c r="J15" s="82">
+        <v>0</v>
+      </c>
+      <c r="K15" s="145">
+        <v>0</v>
+      </c>
+      <c r="L15" s="177">
+        <v>5</v>
+      </c>
+      <c r="M15" s="84">
+        <v>5</v>
+      </c>
+      <c r="N15" s="84">
+        <v>5</v>
+      </c>
+      <c r="O15" s="82">
+        <v>0</v>
+      </c>
+      <c r="P15" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="84">
+        <v>5</v>
+      </c>
+      <c r="R15" s="84">
+        <v>5</v>
+      </c>
+      <c r="S15" s="84">
+        <v>5</v>
+      </c>
+      <c r="T15" s="84">
+        <v>5</v>
+      </c>
+      <c r="U15" s="84">
+        <v>5</v>
+      </c>
+      <c r="V15" s="84">
+        <v>5</v>
+      </c>
+      <c r="W15" s="84">
+        <v>5</v>
+      </c>
+      <c r="X15" s="84">
+        <v>5</v>
+      </c>
+      <c r="Y15" s="138">
+        <v>5</v>
+      </c>
+      <c r="Z15" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="84">
+        <v>6</v>
+      </c>
+      <c r="AG15" s="84">
+        <v>6</v>
+      </c>
+      <c r="AH15" s="84">
+        <v>6</v>
+      </c>
+      <c r="AI15" s="84">
+        <v>6</v>
+      </c>
+      <c r="AJ15" s="84">
+        <v>6</v>
+      </c>
+      <c r="AK15" s="84">
+        <v>6</v>
+      </c>
+      <c r="AL15" s="84">
+        <v>6</v>
+      </c>
+      <c r="AM15" s="84">
+        <v>6</v>
+      </c>
+      <c r="AN15" s="84">
+        <v>6</v>
+      </c>
+      <c r="AO15" s="84">
+        <v>6</v>
+      </c>
+      <c r="AP15" s="138">
+        <v>6</v>
+      </c>
+      <c r="AQ15" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY15" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU15" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV15" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW15" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX15" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY15" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ15" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA15" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB15" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC15" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD15" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE15" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF15" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG15" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH15" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI15" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ15" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK15" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL15" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM15" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN15"/>
+    </row>
+    <row r="16" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="358"/>
+      <c r="B16" s="121"/>
+      <c r="C16" s="144" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="36" t="s">
+        <v>250</v>
+      </c>
+      <c r="E16" s="36" t="s">
+        <v>251</v>
+      </c>
+      <c r="F16" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ02 | Pleegzorg NGZ</v>
+      </c>
+      <c r="G16" s="180">
+        <v>1</v>
+      </c>
+      <c r="H16" s="83">
+        <v>1</v>
+      </c>
+      <c r="I16" s="84">
+        <v>3</v>
+      </c>
+      <c r="J16" s="82">
+        <v>0</v>
+      </c>
+      <c r="K16" s="145">
+        <v>0</v>
+      </c>
+      <c r="L16" s="177">
+        <v>5</v>
+      </c>
+      <c r="M16" s="84">
+        <v>5</v>
+      </c>
+      <c r="N16" s="84">
+        <v>5</v>
+      </c>
+      <c r="O16" s="84">
+        <v>5</v>
+      </c>
+      <c r="P16" s="82">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="84">
+        <v>5</v>
+      </c>
+      <c r="R16" s="84">
+        <v>5</v>
+      </c>
+      <c r="S16" s="84">
+        <v>5</v>
+      </c>
+      <c r="T16" s="84">
+        <v>5</v>
+      </c>
+      <c r="U16" s="84">
+        <v>5</v>
+      </c>
+      <c r="V16" s="84">
+        <v>5</v>
+      </c>
+      <c r="W16" s="84">
+        <v>5</v>
+      </c>
+      <c r="X16" s="84">
+        <v>5</v>
+      </c>
+      <c r="Y16" s="138">
+        <v>5</v>
+      </c>
+      <c r="Z16" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF16" s="84">
+        <v>6</v>
+      </c>
+      <c r="AG16" s="84">
+        <v>6</v>
+      </c>
+      <c r="AH16" s="84">
+        <v>6</v>
+      </c>
+      <c r="AI16" s="84">
+        <v>6</v>
+      </c>
+      <c r="AJ16" s="84">
+        <v>6</v>
+      </c>
+      <c r="AK16" s="84">
+        <v>6</v>
+      </c>
+      <c r="AL16" s="84">
+        <v>6</v>
+      </c>
+      <c r="AM16" s="84">
+        <v>6</v>
+      </c>
+      <c r="AN16" s="84">
+        <v>6</v>
+      </c>
+      <c r="AO16" s="84">
+        <v>6</v>
+      </c>
+      <c r="AP16" s="138">
+        <v>6</v>
+      </c>
+      <c r="AQ16" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY16" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU16" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV16" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW16" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX16" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY16" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ16" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA16" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB16" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC16" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD16" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE16" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF16" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG16" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH16" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI16" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ16" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK16" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL16" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM16" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN16"/>
+    </row>
+    <row r="17" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="358"/>
+      <c r="B17" s="121" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="144" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="36" t="s">
+        <v>119</v>
+      </c>
+      <c r="F17" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>44GZH | Gezinshuis</v>
+      </c>
+      <c r="G17" s="180">
+        <v>1</v>
+      </c>
+      <c r="H17" s="83">
+        <v>1</v>
+      </c>
+      <c r="I17" s="84">
+        <v>3</v>
+      </c>
+      <c r="J17" s="82">
+        <v>0</v>
+      </c>
+      <c r="K17" s="145">
+        <v>0</v>
+      </c>
+      <c r="L17" s="177">
+        <v>5</v>
+      </c>
+      <c r="M17" s="84">
+        <v>5</v>
+      </c>
+      <c r="N17" s="84">
+        <v>5</v>
+      </c>
+      <c r="O17" s="84">
+        <v>5</v>
+      </c>
+      <c r="P17" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q17" s="82">
+        <v>0</v>
+      </c>
+      <c r="R17" s="82">
+        <v>0</v>
+      </c>
+      <c r="S17" s="82">
+        <v>0</v>
+      </c>
+      <c r="T17" s="82">
+        <v>0</v>
+      </c>
+      <c r="U17" s="82">
+        <v>0</v>
+      </c>
+      <c r="V17" s="82">
+        <v>0</v>
+      </c>
+      <c r="W17" s="82">
+        <v>0</v>
+      </c>
+      <c r="X17" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF17" s="82">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="82">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="82">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="82">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="145">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX17" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY17" s="84">
+        <v>11</v>
+      </c>
+      <c r="AZ17" s="84">
+        <v>11</v>
+      </c>
+      <c r="BA17" s="84">
+        <v>11</v>
+      </c>
+      <c r="BB17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH17" s="82">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="82">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="82">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN17" s="82">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="82">
+        <v>0</v>
+      </c>
+      <c r="BP17" s="82">
+        <v>0</v>
+      </c>
+      <c r="BQ17" s="82">
+        <v>0</v>
+      </c>
+      <c r="BR17" s="82">
+        <v>0</v>
+      </c>
+      <c r="BS17" s="82">
+        <v>0</v>
+      </c>
+      <c r="BT17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU17" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV17" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW17" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX17" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY17" s="182">
+        <v>0</v>
+      </c>
+      <c r="BZ17" s="82">
+        <v>0</v>
+      </c>
+      <c r="CA17" s="286">
+        <v>0</v>
+      </c>
+      <c r="CB17" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC17" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD17" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE17" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF17" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG17" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH17" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI17" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ17" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK17" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL17" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM17" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN17"/>
+    </row>
+    <row r="18" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="358"/>
+      <c r="B18" s="121"/>
+      <c r="C18" s="144" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>252</v>
+      </c>
+      <c r="E18" s="36" t="s">
+        <v>263</v>
+      </c>
+      <c r="F18" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ03 | NGZ segment 2 Gezinshuis</v>
+      </c>
+      <c r="G18" s="180">
+        <v>1</v>
+      </c>
+      <c r="H18" s="83">
+        <v>1</v>
+      </c>
+      <c r="I18" s="84">
+        <v>3</v>
+      </c>
+      <c r="J18" s="82">
+        <v>0</v>
+      </c>
+      <c r="K18" s="145">
+        <v>0</v>
+      </c>
+      <c r="L18" s="177">
+        <v>5</v>
+      </c>
+      <c r="M18" s="84">
+        <v>5</v>
+      </c>
+      <c r="N18" s="84">
+        <v>5</v>
+      </c>
+      <c r="O18" s="84">
+        <v>5</v>
+      </c>
+      <c r="P18" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="82">
+        <v>0</v>
+      </c>
+      <c r="R18" s="82">
+        <v>0</v>
+      </c>
+      <c r="S18" s="82">
+        <v>0</v>
+      </c>
+      <c r="T18" s="82">
+        <v>0</v>
+      </c>
+      <c r="U18" s="82">
+        <v>0</v>
+      </c>
+      <c r="V18" s="82">
+        <v>0</v>
+      </c>
+      <c r="W18" s="82">
+        <v>0</v>
+      </c>
+      <c r="X18" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF18" s="82">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="82">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="82">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="82">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="145">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX18" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY18" s="84">
+        <v>11</v>
+      </c>
+      <c r="AZ18" s="84">
+        <v>11</v>
+      </c>
+      <c r="BA18" s="84">
+        <v>11</v>
+      </c>
+      <c r="BB18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH18" s="82">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="82">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="82">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN18" s="82">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="82">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="82">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="82">
+        <v>0</v>
+      </c>
+      <c r="BR18" s="82">
+        <v>0</v>
+      </c>
+      <c r="BS18" s="82">
+        <v>0</v>
+      </c>
+      <c r="BT18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU18" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV18" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW18" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX18" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY18" s="182">
+        <v>0</v>
+      </c>
+      <c r="BZ18" s="82">
+        <v>0</v>
+      </c>
+      <c r="CA18" s="286">
+        <v>0</v>
+      </c>
+      <c r="CB18" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC18" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD18" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE18" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF18" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG18" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH18" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI18" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ18" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK18" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL18" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM18" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN18"/>
+    </row>
+    <row r="19" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="358"/>
+      <c r="B19" s="121" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="144" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="F19" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>44KWB | Kleinschalige woonleefgroepen basis</v>
+      </c>
+      <c r="G19" s="180">
+        <v>1</v>
+      </c>
+      <c r="H19" s="83">
+        <v>1</v>
+      </c>
+      <c r="I19" s="84">
+        <v>3</v>
+      </c>
+      <c r="J19" s="82">
+        <v>0</v>
+      </c>
+      <c r="K19" s="145">
+        <v>0</v>
+      </c>
+      <c r="L19" s="177">
+        <v>5</v>
+      </c>
+      <c r="M19" s="84">
+        <v>5</v>
+      </c>
+      <c r="N19" s="84">
+        <v>5</v>
+      </c>
+      <c r="O19" s="84">
+        <v>5</v>
+      </c>
+      <c r="P19" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q19" s="82">
+        <v>0</v>
+      </c>
+      <c r="R19" s="82">
+        <v>0</v>
+      </c>
+      <c r="S19" s="82">
+        <v>0</v>
+      </c>
+      <c r="T19" s="82">
+        <v>0</v>
+      </c>
+      <c r="U19" s="82">
+        <v>0</v>
+      </c>
+      <c r="V19" s="82">
+        <v>0</v>
+      </c>
+      <c r="W19" s="82">
+        <v>0</v>
+      </c>
+      <c r="X19" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="177">
+        <v>7</v>
+      </c>
+      <c r="AA19" s="84">
+        <v>7</v>
+      </c>
+      <c r="AB19" s="84">
+        <v>7</v>
+      </c>
+      <c r="AC19" s="84">
+        <v>7</v>
+      </c>
+      <c r="AD19" s="84">
+        <v>7</v>
+      </c>
+      <c r="AE19" s="84">
+        <v>7</v>
+      </c>
+      <c r="AF19" s="82">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="82">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="82">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="82">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="145">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR19" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS19" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT19" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU19" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV19" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW19" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX19" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY19" s="84">
+        <v>11</v>
+      </c>
+      <c r="AZ19" s="84">
+        <v>11</v>
+      </c>
+      <c r="BA19" s="84">
+        <v>11</v>
+      </c>
+      <c r="BB19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH19" s="82">
+        <v>0</v>
+      </c>
+      <c r="BI19" s="82">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="82">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN19" s="82">
+        <v>0</v>
+      </c>
+      <c r="BO19" s="82">
+        <v>0</v>
+      </c>
+      <c r="BP19" s="82">
+        <v>0</v>
+      </c>
+      <c r="BQ19" s="82">
+        <v>0</v>
+      </c>
+      <c r="BR19" s="82">
+        <v>0</v>
+      </c>
+      <c r="BS19" s="82">
+        <v>0</v>
+      </c>
+      <c r="BT19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU19" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV19" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW19" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX19" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY19" s="182">
+        <v>0</v>
+      </c>
+      <c r="BZ19" s="82">
+        <v>0</v>
+      </c>
+      <c r="CA19" s="286">
+        <v>0</v>
+      </c>
+      <c r="CB19" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC19" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD19" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE19" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF19" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG19" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH19" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI19" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ19" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK19" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL19" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM19" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN19"/>
+    </row>
+    <row r="20" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="358"/>
+      <c r="B20" s="121" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="144" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="F20" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>44KWP | Kleinschalige woonleefgroepen plus</v>
+      </c>
+      <c r="G20" s="180">
+        <v>1</v>
+      </c>
+      <c r="H20" s="83">
+        <v>1</v>
+      </c>
+      <c r="I20" s="84">
+        <v>3</v>
+      </c>
+      <c r="J20" s="82">
+        <v>0</v>
+      </c>
+      <c r="K20" s="145">
+        <v>0</v>
+      </c>
+      <c r="L20" s="177">
+        <v>5</v>
+      </c>
+      <c r="M20" s="84">
+        <v>5</v>
+      </c>
+      <c r="N20" s="84">
+        <v>5</v>
+      </c>
+      <c r="O20" s="84">
+        <v>5</v>
+      </c>
+      <c r="P20" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="82">
+        <v>0</v>
+      </c>
+      <c r="R20" s="82">
+        <v>0</v>
+      </c>
+      <c r="S20" s="85">
+        <v>0</v>
+      </c>
+      <c r="T20" s="82">
+        <v>0</v>
+      </c>
+      <c r="U20" s="82">
+        <v>0</v>
+      </c>
+      <c r="V20" s="82">
+        <v>0</v>
+      </c>
+      <c r="W20" s="82">
+        <v>0</v>
+      </c>
+      <c r="X20" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="177">
+        <v>7</v>
+      </c>
+      <c r="AA20" s="84">
+        <v>7</v>
+      </c>
+      <c r="AB20" s="84">
+        <v>7</v>
+      </c>
+      <c r="AC20" s="84">
+        <v>7</v>
+      </c>
+      <c r="AD20" s="84">
+        <v>7</v>
+      </c>
+      <c r="AE20" s="84">
+        <v>7</v>
+      </c>
+      <c r="AF20" s="82">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="82">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="82">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL20" s="82">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP20" s="145">
+        <v>0</v>
+      </c>
+      <c r="AQ20" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR20" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS20" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT20" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU20" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV20" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW20" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX20" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY20" s="84">
+        <v>11</v>
+      </c>
+      <c r="AZ20" s="84">
+        <v>11</v>
+      </c>
+      <c r="BA20" s="84">
+        <v>11</v>
+      </c>
+      <c r="BB20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH20" s="82">
+        <v>0</v>
+      </c>
+      <c r="BI20" s="82">
+        <v>0</v>
+      </c>
+      <c r="BJ20" s="82">
+        <v>0</v>
+      </c>
+      <c r="BK20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN20" s="82">
+        <v>0</v>
+      </c>
+      <c r="BO20" s="82">
+        <v>0</v>
+      </c>
+      <c r="BP20" s="82">
+        <v>0</v>
+      </c>
+      <c r="BQ20" s="82">
+        <v>0</v>
+      </c>
+      <c r="BR20" s="82">
+        <v>0</v>
+      </c>
+      <c r="BS20" s="82">
+        <v>0</v>
+      </c>
+      <c r="BT20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU20" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV20" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW20" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX20" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY20" s="182">
+        <v>0</v>
+      </c>
+      <c r="BZ20" s="82">
+        <v>0</v>
+      </c>
+      <c r="CA20" s="286">
+        <v>0</v>
+      </c>
+      <c r="CB20" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC20" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD20" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE20" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF20" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG20" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH20" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI20" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ20" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK20" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL20" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM20" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN20"/>
+    </row>
+    <row r="21" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="358"/>
+      <c r="B21" s="121"/>
+      <c r="C21" s="144" t="s">
+        <v>4</v>
+      </c>
+      <c r="D21" s="36" t="s">
+        <v>253</v>
+      </c>
+      <c r="E21" s="36" t="s">
+        <v>261</v>
+      </c>
+      <c r="F21" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ04 | NGZ segment 2 Woonleefgroep</v>
+      </c>
+      <c r="G21" s="180">
+        <v>1</v>
+      </c>
+      <c r="H21" s="83">
+        <v>1</v>
+      </c>
+      <c r="I21" s="84">
+        <v>3</v>
+      </c>
+      <c r="J21" s="82">
+        <v>0</v>
+      </c>
+      <c r="K21" s="145">
+        <v>0</v>
+      </c>
+      <c r="L21" s="177">
+        <v>5</v>
+      </c>
+      <c r="M21" s="84">
+        <v>5</v>
+      </c>
+      <c r="N21" s="84">
+        <v>5</v>
+      </c>
+      <c r="O21" s="84">
+        <v>5</v>
+      </c>
+      <c r="P21" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q21" s="82">
+        <v>0</v>
+      </c>
+      <c r="R21" s="82">
+        <v>0</v>
+      </c>
+      <c r="S21" s="82">
+        <v>0</v>
+      </c>
+      <c r="T21" s="82">
+        <v>0</v>
+      </c>
+      <c r="U21" s="82">
+        <v>0</v>
+      </c>
+      <c r="V21" s="82">
+        <v>0</v>
+      </c>
+      <c r="W21" s="82">
+        <v>0</v>
+      </c>
+      <c r="X21" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="177">
+        <v>7</v>
+      </c>
+      <c r="AA21" s="84">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="84">
+        <v>7</v>
+      </c>
+      <c r="AC21" s="84">
+        <v>7</v>
+      </c>
+      <c r="AD21" s="84">
+        <v>7</v>
+      </c>
+      <c r="AE21" s="84">
+        <v>7</v>
+      </c>
+      <c r="AF21" s="82">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="82">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="82">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="82">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="145">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR21" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS21" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT21" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU21" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV21" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW21" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX21" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY21" s="84">
+        <v>11</v>
+      </c>
+      <c r="AZ21" s="84">
+        <v>11</v>
+      </c>
+      <c r="BA21" s="84">
+        <v>11</v>
+      </c>
+      <c r="BB21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH21" s="82">
+        <v>0</v>
+      </c>
+      <c r="BI21" s="82">
+        <v>0</v>
+      </c>
+      <c r="BJ21" s="82">
+        <v>0</v>
+      </c>
+      <c r="BK21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN21" s="82">
+        <v>0</v>
+      </c>
+      <c r="BO21" s="82">
+        <v>0</v>
+      </c>
+      <c r="BP21" s="82">
+        <v>0</v>
+      </c>
+      <c r="BQ21" s="82">
+        <v>0</v>
+      </c>
+      <c r="BR21" s="82">
+        <v>0</v>
+      </c>
+      <c r="BS21" s="82">
+        <v>0</v>
+      </c>
+      <c r="BT21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU21" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV21" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW21" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX21" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY21" s="182">
+        <v>0</v>
+      </c>
+      <c r="BZ21" s="82">
+        <v>0</v>
+      </c>
+      <c r="CA21" s="286">
+        <v>0</v>
+      </c>
+      <c r="CB21" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC21" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD21" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE21" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF21" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG21" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH21" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI21" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ21" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK21" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL21" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM21" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN21"/>
+    </row>
+    <row r="22" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="358"/>
+      <c r="B22" s="120" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="144" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="F22" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>44ZWK | Zelfstandigheid bevorderende woonvormen Kamertraining</v>
+      </c>
+      <c r="G22" s="180">
+        <v>1</v>
+      </c>
+      <c r="H22" s="83">
+        <v>1</v>
+      </c>
+      <c r="I22" s="84">
+        <v>3</v>
+      </c>
+      <c r="J22" s="82">
+        <v>0</v>
+      </c>
+      <c r="K22" s="145">
+        <v>0</v>
+      </c>
+      <c r="L22" s="177">
+        <v>5</v>
+      </c>
+      <c r="M22" s="84">
+        <v>5</v>
+      </c>
+      <c r="N22" s="84">
+        <v>5</v>
+      </c>
+      <c r="O22" s="84">
+        <v>5</v>
+      </c>
+      <c r="P22" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q22" s="82">
+        <v>0</v>
+      </c>
+      <c r="R22" s="82">
+        <v>0</v>
+      </c>
+      <c r="S22" s="82">
+        <v>0</v>
+      </c>
+      <c r="T22" s="82">
+        <v>0</v>
+      </c>
+      <c r="U22" s="82">
+        <v>0</v>
+      </c>
+      <c r="V22" s="82">
+        <v>0</v>
+      </c>
+      <c r="W22" s="82">
+        <v>0</v>
+      </c>
+      <c r="X22" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="177">
+        <v>7</v>
+      </c>
+      <c r="AA22" s="84">
+        <v>7</v>
+      </c>
+      <c r="AB22" s="84">
+        <v>7</v>
+      </c>
+      <c r="AC22" s="84">
+        <v>7</v>
+      </c>
+      <c r="AD22" s="84">
+        <v>7</v>
+      </c>
+      <c r="AE22" s="84">
+        <v>7</v>
+      </c>
+      <c r="AF22" s="82">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="82">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="82">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="82">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP22" s="145">
+        <v>0</v>
+      </c>
+      <c r="AQ22" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR22" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS22" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT22" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU22" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV22" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW22" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX22" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY22" s="84">
+        <v>11</v>
+      </c>
+      <c r="AZ22" s="84">
+        <v>11</v>
+      </c>
+      <c r="BA22" s="84">
+        <v>11</v>
+      </c>
+      <c r="BB22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH22" s="82">
+        <v>0</v>
+      </c>
+      <c r="BI22" s="82">
+        <v>0</v>
+      </c>
+      <c r="BJ22" s="82">
+        <v>0</v>
+      </c>
+      <c r="BK22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN22" s="82">
+        <v>0</v>
+      </c>
+      <c r="BO22" s="82">
+        <v>0</v>
+      </c>
+      <c r="BP22" s="82">
+        <v>0</v>
+      </c>
+      <c r="BQ22" s="82">
+        <v>0</v>
+      </c>
+      <c r="BR22" s="82">
+        <v>0</v>
+      </c>
+      <c r="BS22" s="82">
+        <v>0</v>
+      </c>
+      <c r="BT22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU22" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV22" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW22" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX22" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY22" s="182">
+        <v>0</v>
+      </c>
+      <c r="BZ22" s="82">
+        <v>0</v>
+      </c>
+      <c r="CA22" s="286">
+        <v>0</v>
+      </c>
+      <c r="CB22" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC22" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD22" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE22" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF22" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG22" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH22" s="182">
+        <v>0</v>
+      </c>
+      <c r="CI22" s="82">
+        <v>0</v>
+      </c>
+      <c r="CJ22" s="145">
+        <v>0</v>
+      </c>
+      <c r="CK22" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL22" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM22" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN22"/>
+    </row>
+    <row r="23" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="358"/>
+      <c r="B23" s="117"/>
+      <c r="C23" s="144" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="36" t="s">
+        <v>254</v>
+      </c>
+      <c r="E23" s="36" t="s">
+        <v>262</v>
+      </c>
+      <c r="F23" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ05 | NGZ segment 2 Kamertraining</v>
+      </c>
+      <c r="G23" s="180">
+        <v>1</v>
+      </c>
+      <c r="H23" s="83">
+        <v>1</v>
+      </c>
+      <c r="I23" s="84">
+        <v>3</v>
+      </c>
+      <c r="J23" s="82">
+        <v>0</v>
+      </c>
+      <c r="K23" s="145">
+        <v>0</v>
+      </c>
+      <c r="L23" s="177">
+        <v>5</v>
+      </c>
+      <c r="M23" s="84">
+        <v>5</v>
+      </c>
+      <c r="N23" s="84">
+        <v>5</v>
+      </c>
+      <c r="O23" s="84">
+        <v>5</v>
+      </c>
+      <c r="P23" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="82">
+        <v>0</v>
+      </c>
+      <c r="R23" s="82">
+        <v>0</v>
+      </c>
+      <c r="S23" s="82">
+        <v>0</v>
+      </c>
+      <c r="T23" s="82">
+        <v>0</v>
+      </c>
+      <c r="U23" s="82">
+        <v>0</v>
+      </c>
+      <c r="V23" s="82">
+        <v>0</v>
+      </c>
+      <c r="W23" s="82">
+        <v>0</v>
+      </c>
+      <c r="X23" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="177">
+        <v>7</v>
+      </c>
+      <c r="AA23" s="84">
+        <v>7</v>
+      </c>
+      <c r="AB23" s="84">
+        <v>7</v>
+      </c>
+      <c r="AC23" s="84">
+        <v>7</v>
+      </c>
+      <c r="AD23" s="84">
+        <v>7</v>
+      </c>
+      <c r="AE23" s="84">
+        <v>7</v>
+      </c>
+      <c r="AF23" s="82">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="82">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="82">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="82">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="145">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR23" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS23" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT23" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU23" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV23" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW23" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX23" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY23" s="84">
+        <v>11</v>
+      </c>
+      <c r="AZ23" s="84">
+        <v>11</v>
+      </c>
+      <c r="BA23" s="84">
+        <v>11</v>
+      </c>
+      <c r="BB23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH23" s="82">
+        <v>0</v>
+      </c>
+      <c r="BI23" s="82">
+        <v>0</v>
+      </c>
+      <c r="BJ23" s="82">
+        <v>0</v>
+      </c>
+      <c r="BK23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN23" s="82">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="82">
+        <v>0</v>
+      </c>
+      <c r="BP23" s="82">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="82">
+        <v>0</v>
+      </c>
+      <c r="BR23" s="82">
+        <v>0</v>
+      </c>
+      <c r="BS23" s="82">
+        <v>0</v>
+      </c>
+      <c r="BT23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU23" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV23" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW23" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX23" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY23" s="182">
+        <v>0</v>
+      </c>
+      <c r="BZ23" s="82">
+        <v>0</v>
+      </c>
+      <c r="CA23" s="286">
+        <v>0</v>
+      </c>
+      <c r="CB23" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC23" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD23" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE23" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF23" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG23" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH23" s="182">
+        <v>0</v>
+      </c>
+      <c r="CI23" s="82">
+        <v>0</v>
+      </c>
+      <c r="CJ23" s="145">
+        <v>0</v>
+      </c>
+      <c r="CK23" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL23" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM23" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN23"/>
+    </row>
+    <row r="24" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="358"/>
+      <c r="B24" s="122" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="144" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" s="36" t="s">
+        <v>125</v>
+      </c>
+      <c r="F24" s="238" t="str">
+        <f t="shared" si="1"/>
+        <v>44ZWF | Zelfstandigheid bevorderende woonvormen Fasehuis</v>
+      </c>
+      <c r="G24" s="180">
+        <v>1</v>
+      </c>
+      <c r="H24" s="83">
+        <v>1</v>
+      </c>
+      <c r="I24" s="84">
+        <v>3</v>
+      </c>
+      <c r="J24" s="82">
+        <v>0</v>
+      </c>
+      <c r="K24" s="145">
+        <v>0</v>
+      </c>
+      <c r="L24" s="177">
+        <v>5</v>
+      </c>
+      <c r="M24" s="84">
+        <v>5</v>
+      </c>
+      <c r="N24" s="84">
+        <v>5</v>
+      </c>
+      <c r="O24" s="84">
+        <v>5</v>
+      </c>
+      <c r="P24" s="84">
+        <v>5</v>
+      </c>
+      <c r="Q24" s="82">
+        <v>0</v>
+      </c>
+      <c r="R24" s="82">
+        <v>0</v>
+      </c>
+      <c r="S24" s="82">
+        <v>0</v>
+      </c>
+      <c r="T24" s="82">
+        <v>0</v>
+      </c>
+      <c r="U24" s="82">
+        <v>0</v>
+      </c>
+      <c r="V24" s="82">
+        <v>0</v>
+      </c>
+      <c r="W24" s="82">
+        <v>0</v>
+      </c>
+      <c r="X24" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="177">
+        <v>7</v>
+      </c>
+      <c r="AA24" s="84">
+        <v>7</v>
+      </c>
+      <c r="AB24" s="84">
+        <v>7</v>
+      </c>
+      <c r="AC24" s="84">
+        <v>7</v>
+      </c>
+      <c r="AD24" s="84">
+        <v>7</v>
+      </c>
+      <c r="AE24" s="84">
+        <v>7</v>
+      </c>
+      <c r="AF24" s="82">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="82">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="82">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="82">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="145">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR24" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS24" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT24" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU24" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV24" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW24" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX24" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY24" s="84">
+        <v>11</v>
+      </c>
+      <c r="AZ24" s="84">
+        <v>11</v>
+      </c>
+      <c r="BA24" s="84">
+        <v>11</v>
+      </c>
+      <c r="BB24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH24" s="82">
+        <v>0</v>
+      </c>
+      <c r="BI24" s="82">
+        <v>0</v>
+      </c>
+      <c r="BJ24" s="82">
+        <v>0</v>
+      </c>
+      <c r="BK24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN24" s="82">
+        <v>0</v>
+      </c>
+      <c r="BO24" s="82">
+        <v>0</v>
+      </c>
+      <c r="BP24" s="82">
+        <v>0</v>
+      </c>
+      <c r="BQ24" s="82">
+        <v>0</v>
+      </c>
+      <c r="BR24" s="82">
+        <v>0</v>
+      </c>
+      <c r="BS24" s="82">
+        <v>0</v>
+      </c>
+      <c r="BT24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU24" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV24" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW24" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX24" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY24" s="182">
+        <v>0</v>
+      </c>
+      <c r="BZ24" s="82">
+        <v>0</v>
+      </c>
+      <c r="CA24" s="286">
+        <v>0</v>
+      </c>
+      <c r="CB24" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC24" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD24" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE24" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF24" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG24" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH24" s="182">
+        <v>0</v>
+      </c>
+      <c r="CI24" s="82">
+        <v>0</v>
+      </c>
+      <c r="CJ24" s="145">
+        <v>0</v>
+      </c>
+      <c r="CK24" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL24" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM24" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN24"/>
+    </row>
+    <row r="25" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="359"/>
+      <c r="B25" s="117"/>
+      <c r="C25" s="146" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" s="147" t="s">
+        <v>255</v>
+      </c>
+      <c r="E25" s="147" t="s">
+        <v>264</v>
+      </c>
+      <c r="F25" s="239" t="str">
+        <f>D25&amp;" | "&amp;E25</f>
+        <v>NGZ06 | NGZ segment 2 Fasehuis</v>
+      </c>
+      <c r="G25" s="178">
+        <v>1</v>
+      </c>
+      <c r="H25" s="83">
+        <v>1</v>
+      </c>
+      <c r="I25" s="148">
+        <v>3</v>
+      </c>
+      <c r="J25" s="141">
+        <v>0</v>
+      </c>
+      <c r="K25" s="142">
+        <v>0</v>
+      </c>
+      <c r="L25" s="187">
+        <v>5</v>
+      </c>
+      <c r="M25" s="148">
+        <v>5</v>
+      </c>
+      <c r="N25" s="148">
+        <v>5</v>
+      </c>
+      <c r="O25" s="148">
+        <v>5</v>
+      </c>
+      <c r="P25" s="148">
+        <v>5</v>
+      </c>
+      <c r="Q25" s="141">
+        <v>0</v>
+      </c>
+      <c r="R25" s="141">
+        <v>0</v>
+      </c>
+      <c r="S25" s="141">
+        <v>0</v>
+      </c>
+      <c r="T25" s="141">
+        <v>0</v>
+      </c>
+      <c r="U25" s="141">
+        <v>0</v>
+      </c>
+      <c r="V25" s="141">
+        <v>0</v>
+      </c>
+      <c r="W25" s="141">
+        <v>0</v>
+      </c>
+      <c r="X25" s="141">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="142">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="187">
+        <v>7</v>
+      </c>
+      <c r="AA25" s="148">
+        <v>7</v>
+      </c>
+      <c r="AB25" s="148">
+        <v>7</v>
+      </c>
+      <c r="AC25" s="148">
+        <v>7</v>
+      </c>
+      <c r="AD25" s="148">
+        <v>7</v>
+      </c>
+      <c r="AE25" s="148">
+        <v>7</v>
+      </c>
+      <c r="AF25" s="141">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="141">
+        <v>0</v>
+      </c>
+      <c r="AH25" s="141">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="141">
+        <v>0</v>
+      </c>
+      <c r="AJ25" s="141">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="141">
+        <v>0</v>
+      </c>
+      <c r="AL25" s="141">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="141">
+        <v>0</v>
+      </c>
+      <c r="AN25" s="141">
+        <v>0</v>
+      </c>
+      <c r="AO25" s="141">
+        <v>0</v>
+      </c>
+      <c r="AP25" s="142">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="178">
+        <v>1</v>
+      </c>
+      <c r="AR25" s="140">
+        <v>1</v>
+      </c>
+      <c r="AS25" s="140">
+        <v>1</v>
+      </c>
+      <c r="AT25" s="140">
+        <v>1</v>
+      </c>
+      <c r="AU25" s="140">
+        <v>1</v>
+      </c>
+      <c r="AV25" s="140">
+        <v>1</v>
+      </c>
+      <c r="AW25" s="140">
+        <v>1</v>
+      </c>
+      <c r="AX25" s="140">
+        <v>1</v>
+      </c>
+      <c r="AY25" s="148">
+        <v>11</v>
+      </c>
+      <c r="AZ25" s="148">
+        <v>11</v>
+      </c>
+      <c r="BA25" s="148">
+        <v>11</v>
+      </c>
+      <c r="BB25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BC25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BD25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BE25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BF25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BG25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BH25" s="141">
+        <v>0</v>
+      </c>
+      <c r="BI25" s="141">
+        <v>0</v>
+      </c>
+      <c r="BJ25" s="141">
+        <v>0</v>
+      </c>
+      <c r="BK25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BL25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BM25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BN25" s="141">
+        <v>0</v>
+      </c>
+      <c r="BO25" s="141">
+        <v>0</v>
+      </c>
+      <c r="BP25" s="141">
+        <v>0</v>
+      </c>
+      <c r="BQ25" s="141">
+        <v>0</v>
+      </c>
+      <c r="BR25" s="141">
+        <v>0</v>
+      </c>
+      <c r="BS25" s="141">
+        <v>0</v>
+      </c>
+      <c r="BT25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BU25" s="140">
+        <v>1</v>
+      </c>
+      <c r="BV25" s="155">
+        <v>1</v>
+      </c>
+      <c r="BW25" s="178">
+        <v>13</v>
+      </c>
+      <c r="BX25" s="155">
+        <v>13</v>
+      </c>
+      <c r="BY25" s="183">
+        <v>0</v>
+      </c>
+      <c r="BZ25" s="141">
+        <v>0</v>
+      </c>
+      <c r="CA25" s="191">
+        <v>0</v>
+      </c>
+      <c r="CB25" s="178">
+        <v>1</v>
+      </c>
+      <c r="CC25" s="140">
+        <v>1</v>
+      </c>
+      <c r="CD25" s="140">
+        <v>1</v>
+      </c>
+      <c r="CE25" s="140">
+        <v>1</v>
+      </c>
+      <c r="CF25" s="140">
+        <v>1</v>
+      </c>
+      <c r="CG25" s="155">
+        <v>1</v>
+      </c>
+      <c r="CH25" s="183">
+        <v>0</v>
+      </c>
+      <c r="CI25" s="141">
+        <v>0</v>
+      </c>
+      <c r="CJ25" s="142">
+        <v>0</v>
+      </c>
+      <c r="CK25" s="183">
+        <v>0</v>
+      </c>
+      <c r="CL25" s="141">
+        <v>0</v>
+      </c>
+      <c r="CM25" s="141">
+        <v>0</v>
+      </c>
+      <c r="CN25"/>
+    </row>
+    <row r="26" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="355" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="89" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="31" t="s">
+        <v>238</v>
+      </c>
+      <c r="D26" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="32" t="s">
+        <v>126</v>
+      </c>
+      <c r="F26" s="240" t="str">
+        <f t="shared" si="1"/>
+        <v>41DA1 | Dagbegeleiding A</v>
+      </c>
+      <c r="G26" s="181">
+        <v>0</v>
+      </c>
+      <c r="H26" s="135">
+        <v>0</v>
+      </c>
+      <c r="I26" s="133">
+        <v>8</v>
+      </c>
+      <c r="J26" s="135">
+        <v>0</v>
+      </c>
+      <c r="K26" s="145">
+        <v>0</v>
+      </c>
+      <c r="L26" s="179">
+        <v>1</v>
+      </c>
+      <c r="M26" s="134">
+        <v>1</v>
+      </c>
+      <c r="N26" s="134">
+        <v>1</v>
+      </c>
+      <c r="O26" s="134">
+        <v>1</v>
+      </c>
+      <c r="P26" s="134">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="134">
+        <v>1</v>
+      </c>
+      <c r="R26" s="134">
+        <v>1</v>
+      </c>
+      <c r="S26" s="133">
+        <v>7</v>
+      </c>
+      <c r="T26" s="133">
+        <v>7</v>
+      </c>
+      <c r="U26" s="133">
+        <v>7</v>
+      </c>
+      <c r="V26" s="133">
+        <v>7</v>
+      </c>
+      <c r="W26" s="133">
+        <v>7</v>
+      </c>
+      <c r="X26" s="133">
+        <v>7</v>
+      </c>
+      <c r="Y26" s="186">
+        <v>7</v>
+      </c>
+      <c r="Z26" s="176">
+        <v>20</v>
+      </c>
+      <c r="AA26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AB26" s="133">
+        <v>17</v>
+      </c>
+      <c r="AC26" s="133">
+        <v>17</v>
+      </c>
+      <c r="AD26" s="134">
+        <v>15</v>
+      </c>
+      <c r="AE26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AF26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AG26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AH26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AI26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AJ26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AK26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AL26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AM26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AN26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AO26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AP26" s="136">
+        <v>1</v>
+      </c>
+      <c r="AQ26" s="179">
+        <v>1</v>
+      </c>
+      <c r="AR26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AS26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AT26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AU26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AV26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AW26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AX26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AY26" s="134">
+        <v>1</v>
+      </c>
+      <c r="AZ26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BA26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BB26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BC26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BD26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BE26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BF26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BG26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BH26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BI26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BJ26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BK26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BL26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BM26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BN26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BO26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BP26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BQ26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BR26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BS26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BT26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BU26" s="134">
+        <v>1</v>
+      </c>
+      <c r="BV26" s="136">
+        <v>1</v>
+      </c>
+      <c r="BW26" s="179">
+        <v>13</v>
+      </c>
+      <c r="BX26" s="136">
+        <v>13</v>
+      </c>
+      <c r="BY26" s="179">
+        <v>1</v>
+      </c>
+      <c r="BZ26" s="134">
+        <v>1</v>
+      </c>
+      <c r="CA26" s="192">
+        <v>1</v>
+      </c>
+      <c r="CB26" s="179">
+        <v>1</v>
+      </c>
+      <c r="CC26" s="134">
+        <v>1</v>
+      </c>
+      <c r="CD26" s="134">
+        <v>1</v>
+      </c>
+      <c r="CE26" s="134">
+        <v>1</v>
+      </c>
+      <c r="CF26" s="134">
+        <v>1</v>
+      </c>
+      <c r="CG26" s="136">
+        <v>1</v>
+      </c>
+      <c r="CH26" s="179">
+        <v>1</v>
+      </c>
+      <c r="CI26" s="134">
+        <v>1</v>
+      </c>
+      <c r="CJ26" s="136">
+        <v>1</v>
+      </c>
+      <c r="CK26" s="179">
+        <v>1</v>
+      </c>
+      <c r="CL26" s="134">
+        <v>1</v>
+      </c>
+      <c r="CM26" s="134">
+        <v>1</v>
+      </c>
+      <c r="CN26"/>
+    </row>
+    <row r="27" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="356"/>
+      <c r="B27" s="112" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="74" t="s">
+        <v>238</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="F27" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>41DA2 | Dagbegeleiding A toeslag zaterdag middag</v>
+      </c>
+      <c r="G27" s="182">
+        <v>0</v>
+      </c>
+      <c r="H27" s="82">
+        <v>0</v>
+      </c>
+      <c r="I27" s="84">
+        <v>8</v>
+      </c>
+      <c r="J27" s="82">
+        <v>0</v>
+      </c>
+      <c r="K27" s="145">
+        <v>0</v>
+      </c>
+      <c r="L27" s="180">
+        <v>1</v>
+      </c>
+      <c r="M27" s="83">
+        <v>1</v>
+      </c>
+      <c r="N27" s="83">
+        <v>1</v>
+      </c>
+      <c r="O27" s="83">
+        <v>1</v>
+      </c>
+      <c r="P27" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="83">
+        <v>1</v>
+      </c>
+      <c r="R27" s="83">
+        <v>1</v>
+      </c>
+      <c r="S27" s="84">
+        <v>7</v>
+      </c>
+      <c r="T27" s="84">
+        <v>7</v>
+      </c>
+      <c r="U27" s="84">
+        <v>7</v>
+      </c>
+      <c r="V27" s="84">
+        <v>7</v>
+      </c>
+      <c r="W27" s="84">
+        <v>7</v>
+      </c>
+      <c r="X27" s="84">
+        <v>7</v>
+      </c>
+      <c r="Y27" s="138">
+        <v>7</v>
+      </c>
+      <c r="Z27" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA27" s="81">
+        <v>20</v>
+      </c>
+      <c r="AB27" s="84">
+        <v>17</v>
+      </c>
+      <c r="AC27" s="84">
+        <v>17</v>
+      </c>
+      <c r="AD27" s="83">
+        <v>15</v>
+      </c>
+      <c r="AE27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP27" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ27" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY27" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU27" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV27" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW27" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX27" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY27" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ27" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA27" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB27" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC27" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD27" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE27" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF27" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG27" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH27" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI27" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ27" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK27" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL27" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM27" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN27"/>
+    </row>
+    <row r="28" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="356"/>
+      <c r="B28" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="74" t="s">
+        <v>238</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" s="39" t="s">
+        <v>131</v>
+      </c>
+      <c r="F28" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>41DB1 | Dagbegeleiding B</v>
+      </c>
+      <c r="G28" s="182">
+        <v>0</v>
+      </c>
+      <c r="H28" s="82">
+        <v>0</v>
+      </c>
+      <c r="I28" s="84">
+        <v>8</v>
+      </c>
+      <c r="J28" s="82">
+        <v>0</v>
+      </c>
+      <c r="K28" s="145">
+        <v>0</v>
+      </c>
+      <c r="L28" s="180">
+        <v>1</v>
+      </c>
+      <c r="M28" s="83">
+        <v>1</v>
+      </c>
+      <c r="N28" s="83">
+        <v>1</v>
+      </c>
+      <c r="O28" s="83">
+        <v>1</v>
+      </c>
+      <c r="P28" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="83">
+        <v>1</v>
+      </c>
+      <c r="R28" s="83">
+        <v>1</v>
+      </c>
+      <c r="S28" s="84">
+        <v>7</v>
+      </c>
+      <c r="T28" s="84">
+        <v>7</v>
+      </c>
+      <c r="U28" s="84">
+        <v>7</v>
+      </c>
+      <c r="V28" s="84">
+        <v>7</v>
+      </c>
+      <c r="W28" s="84">
+        <v>7</v>
+      </c>
+      <c r="X28" s="84">
+        <v>7</v>
+      </c>
+      <c r="Y28" s="138">
+        <v>7</v>
+      </c>
+      <c r="Z28" s="177">
+        <v>17</v>
+      </c>
+      <c r="AA28" s="84">
+        <v>17</v>
+      </c>
+      <c r="AB28" s="81">
+        <v>20</v>
+      </c>
+      <c r="AC28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="83">
+        <v>15</v>
+      </c>
+      <c r="AE28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP28" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ28" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY28" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU28" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV28" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW28" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX28" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY28" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ28" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA28" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB28" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC28" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD28" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE28" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF28" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG28" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH28" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI28" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ28" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK28" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL28" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM28" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN28"/>
+    </row>
+    <row r="29" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="356"/>
+      <c r="B29" s="90" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="74" t="s">
+        <v>238</v>
+      </c>
+      <c r="D29" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="E29" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="F29" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>41DB2 | Dagbegeleiding B toeslag zaterdag middag</v>
+      </c>
+      <c r="G29" s="182">
+        <v>0</v>
+      </c>
+      <c r="H29" s="82">
+        <v>0</v>
+      </c>
+      <c r="I29" s="84">
+        <v>8</v>
+      </c>
+      <c r="J29" s="82">
+        <v>0</v>
+      </c>
+      <c r="K29" s="145">
+        <v>0</v>
+      </c>
+      <c r="L29" s="180">
+        <v>1</v>
+      </c>
+      <c r="M29" s="83">
+        <v>1</v>
+      </c>
+      <c r="N29" s="83">
+        <v>1</v>
+      </c>
+      <c r="O29" s="83">
+        <v>1</v>
+      </c>
+      <c r="P29" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q29" s="83">
+        <v>1</v>
+      </c>
+      <c r="R29" s="83">
+        <v>1</v>
+      </c>
+      <c r="S29" s="84">
+        <v>7</v>
+      </c>
+      <c r="T29" s="84">
+        <v>7</v>
+      </c>
+      <c r="U29" s="84">
+        <v>7</v>
+      </c>
+      <c r="V29" s="84">
+        <v>7</v>
+      </c>
+      <c r="W29" s="84">
+        <v>7</v>
+      </c>
+      <c r="X29" s="84">
+        <v>7</v>
+      </c>
+      <c r="Y29" s="138">
+        <v>7</v>
+      </c>
+      <c r="Z29" s="177">
+        <v>17</v>
+      </c>
+      <c r="AA29" s="84">
+        <v>17</v>
+      </c>
+      <c r="AB29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="81">
+        <v>20</v>
+      </c>
+      <c r="AD29" s="83">
+        <v>15</v>
+      </c>
+      <c r="AE29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP29" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ29" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY29" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU29" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV29" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW29" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX29" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY29" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ29" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA29" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB29" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC29" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD29" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE29" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF29" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG29" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH29" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI29" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ29" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK29" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL29" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM29" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN29"/>
+    </row>
+    <row r="30" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="356"/>
+      <c r="B30" s="112" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="74" t="s">
+        <v>238</v>
+      </c>
+      <c r="D30" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="E30" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="F30" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>41MTD | Maaltijd tijdens dagbegeleiding</v>
+      </c>
+      <c r="G30" s="182">
+        <v>0</v>
+      </c>
+      <c r="H30" s="82">
+        <v>0</v>
+      </c>
+      <c r="I30" s="84">
+        <v>8</v>
+      </c>
+      <c r="J30" s="82">
+        <v>0</v>
+      </c>
+      <c r="K30" s="145">
+        <v>0</v>
+      </c>
+      <c r="L30" s="180">
+        <v>1</v>
+      </c>
+      <c r="M30" s="83">
+        <v>1</v>
+      </c>
+      <c r="N30" s="83">
+        <v>1</v>
+      </c>
+      <c r="O30" s="83">
+        <v>1</v>
+      </c>
+      <c r="P30" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="83">
+        <v>1</v>
+      </c>
+      <c r="R30" s="83">
+        <v>1</v>
+      </c>
+      <c r="S30" s="84">
+        <v>7</v>
+      </c>
+      <c r="T30" s="84">
+        <v>7</v>
+      </c>
+      <c r="U30" s="84">
+        <v>7</v>
+      </c>
+      <c r="V30" s="84">
+        <v>7</v>
+      </c>
+      <c r="W30" s="84">
+        <v>7</v>
+      </c>
+      <c r="X30" s="84">
+        <v>7</v>
+      </c>
+      <c r="Y30" s="138">
+        <v>7</v>
+      </c>
+      <c r="Z30" s="180">
+        <v>15</v>
+      </c>
+      <c r="AA30" s="83">
+        <v>15</v>
+      </c>
+      <c r="AB30" s="83">
+        <v>15</v>
+      </c>
+      <c r="AC30" s="83">
+        <v>15</v>
+      </c>
+      <c r="AD30" s="81">
+        <v>20</v>
+      </c>
+      <c r="AE30" s="83">
+        <v>15</v>
+      </c>
+      <c r="AF30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP30" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ30" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY30" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU30" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV30" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW30" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX30" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY30" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ30" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA30" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB30" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC30" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD30" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE30" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF30" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG30" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH30" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI30" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ30" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK30" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL30" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM30" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN30"/>
+    </row>
+    <row r="31" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="356"/>
+      <c r="B31" s="112"/>
+      <c r="C31" s="74" t="s">
+        <v>238</v>
+      </c>
+      <c r="D31" s="39" t="s">
+        <v>256</v>
+      </c>
+      <c r="E31" s="39" t="s">
+        <v>265</v>
+      </c>
+      <c r="F31" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ07 | NGZ segment 3 Dagbegeleiding</v>
+      </c>
+      <c r="G31" s="182">
+        <v>0</v>
+      </c>
+      <c r="H31" s="82">
+        <v>0</v>
+      </c>
+      <c r="I31" s="84">
+        <v>8</v>
+      </c>
+      <c r="J31" s="82">
+        <v>0</v>
+      </c>
+      <c r="K31" s="145">
+        <v>0</v>
+      </c>
+      <c r="L31" s="180">
+        <v>1</v>
+      </c>
+      <c r="M31" s="83">
+        <v>1</v>
+      </c>
+      <c r="N31" s="83">
+        <v>1</v>
+      </c>
+      <c r="O31" s="83">
+        <v>1</v>
+      </c>
+      <c r="P31" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="83">
+        <v>1</v>
+      </c>
+      <c r="R31" s="83">
+        <v>1</v>
+      </c>
+      <c r="S31" s="84">
+        <v>7</v>
+      </c>
+      <c r="T31" s="84">
+        <v>7</v>
+      </c>
+      <c r="U31" s="84">
+        <v>7</v>
+      </c>
+      <c r="V31" s="84">
+        <v>7</v>
+      </c>
+      <c r="W31" s="84">
+        <v>7</v>
+      </c>
+      <c r="X31" s="84">
+        <v>7</v>
+      </c>
+      <c r="Y31" s="138">
+        <v>7</v>
+      </c>
+      <c r="Z31" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD31" s="83">
+        <v>15</v>
+      </c>
+      <c r="AE31" s="81">
+        <v>20</v>
+      </c>
+      <c r="AF31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP31" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ31" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY31" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU31" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV31" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW31" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX31" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY31" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ31" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA31" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB31" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC31" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD31" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE31" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF31" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG31" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH31" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI31" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ31" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK31" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL31" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM31" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN31"/>
+    </row>
+    <row r="32" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="356"/>
+      <c r="B32" s="112" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="115" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" s="115" t="s">
+        <v>135</v>
+      </c>
+      <c r="F32" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>41RA1 | Respijtzorg A doordeweeks zonder overnachting</v>
+      </c>
+      <c r="G32" s="182">
+        <v>0</v>
+      </c>
+      <c r="H32" s="82">
+        <v>0</v>
+      </c>
+      <c r="I32" s="84">
+        <v>8</v>
+      </c>
+      <c r="J32" s="82">
+        <v>0</v>
+      </c>
+      <c r="K32" s="145">
+        <v>0</v>
+      </c>
+      <c r="L32" s="177">
+        <v>6</v>
+      </c>
+      <c r="M32" s="84">
+        <v>6</v>
+      </c>
+      <c r="N32" s="84">
+        <v>6</v>
+      </c>
+      <c r="O32" s="84">
+        <v>6</v>
+      </c>
+      <c r="P32" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q32" s="82">
+        <v>0</v>
+      </c>
+      <c r="R32" s="82">
+        <v>0</v>
+      </c>
+      <c r="S32" s="82">
+        <v>0</v>
+      </c>
+      <c r="T32" s="82">
+        <v>0</v>
+      </c>
+      <c r="U32" s="82">
+        <v>0</v>
+      </c>
+      <c r="V32" s="82">
+        <v>0</v>
+      </c>
+      <c r="W32" s="82">
+        <v>0</v>
+      </c>
+      <c r="X32" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF32" s="81">
+        <v>20</v>
+      </c>
+      <c r="AG32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH32" s="84">
+        <v>17</v>
+      </c>
+      <c r="AI32" s="84">
+        <v>17</v>
+      </c>
+      <c r="AJ32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM32" s="84">
+        <v>17</v>
+      </c>
+      <c r="AN32" s="84">
+        <v>17</v>
+      </c>
+      <c r="AO32" s="84">
+        <v>17</v>
+      </c>
+      <c r="AP32" s="138">
+        <v>17</v>
+      </c>
+      <c r="AQ32" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY32" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU32" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV32" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW32" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX32" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY32" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ32" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA32" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB32" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC32" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD32" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE32" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF32" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG32" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH32" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI32" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ32" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK32" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL32" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM32" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN32"/>
+    </row>
+    <row r="33" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="356"/>
+      <c r="B33" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" s="115" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" s="115" t="s">
+        <v>137</v>
+      </c>
+      <c r="F33" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>41RA2 | Respijtzorg A zaterdag zonder overnachting</v>
+      </c>
+      <c r="G33" s="182">
+        <v>0</v>
+      </c>
+      <c r="H33" s="82">
+        <v>0</v>
+      </c>
+      <c r="I33" s="84">
+        <v>8</v>
+      </c>
+      <c r="J33" s="82">
+        <v>0</v>
+      </c>
+      <c r="K33" s="145">
+        <v>0</v>
+      </c>
+      <c r="L33" s="177">
+        <v>6</v>
+      </c>
+      <c r="M33" s="84">
+        <v>6</v>
+      </c>
+      <c r="N33" s="84">
+        <v>6</v>
+      </c>
+      <c r="O33" s="84">
+        <v>6</v>
+      </c>
+      <c r="P33" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q33" s="82">
+        <v>0</v>
+      </c>
+      <c r="R33" s="82">
+        <v>0</v>
+      </c>
+      <c r="S33" s="82">
+        <v>0</v>
+      </c>
+      <c r="T33" s="82">
+        <v>0</v>
+      </c>
+      <c r="U33" s="82">
+        <v>0</v>
+      </c>
+      <c r="V33" s="82">
+        <v>0</v>
+      </c>
+      <c r="W33" s="82">
+        <v>0</v>
+      </c>
+      <c r="X33" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG33" s="81">
+        <v>20</v>
+      </c>
+      <c r="AH33" s="84">
+        <v>17</v>
+      </c>
+      <c r="AI33" s="84">
+        <v>17</v>
+      </c>
+      <c r="AJ33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL33" s="84">
+        <v>17</v>
+      </c>
+      <c r="AM33" s="84">
+        <v>17</v>
+      </c>
+      <c r="AN33" s="84">
+        <v>17</v>
+      </c>
+      <c r="AO33" s="84">
+        <v>17</v>
+      </c>
+      <c r="AP33" s="138">
+        <v>17</v>
+      </c>
+      <c r="AQ33" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY33" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU33" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV33" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW33" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX33" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY33" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ33" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA33" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB33" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC33" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD33" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE33" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF33" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG33" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH33" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI33" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ33" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK33" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL33" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM33" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN33"/>
+    </row>
+    <row r="34" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="356"/>
+      <c r="B34" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="C34" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="115" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" s="115" t="s">
+        <v>138</v>
+      </c>
+      <c r="F34" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>41RB1 | Respijtzorg B doordeweeks zonder overnachting</v>
+      </c>
+      <c r="G34" s="182">
+        <v>0</v>
+      </c>
+      <c r="H34" s="82">
+        <v>0</v>
+      </c>
+      <c r="I34" s="84">
+        <v>8</v>
+      </c>
+      <c r="J34" s="82">
+        <v>0</v>
+      </c>
+      <c r="K34" s="145">
+        <v>0</v>
+      </c>
+      <c r="L34" s="177">
+        <v>6</v>
+      </c>
+      <c r="M34" s="84">
+        <v>6</v>
+      </c>
+      <c r="N34" s="84">
+        <v>6</v>
+      </c>
+      <c r="O34" s="84">
+        <v>6</v>
+      </c>
+      <c r="P34" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q34" s="82">
+        <v>0</v>
+      </c>
+      <c r="R34" s="82">
+        <v>0</v>
+      </c>
+      <c r="S34" s="82">
+        <v>0</v>
+      </c>
+      <c r="T34" s="82">
+        <v>0</v>
+      </c>
+      <c r="U34" s="82">
+        <v>0</v>
+      </c>
+      <c r="V34" s="82">
+        <v>0</v>
+      </c>
+      <c r="W34" s="82">
+        <v>0</v>
+      </c>
+      <c r="X34" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF34" s="84">
+        <v>17</v>
+      </c>
+      <c r="AG34" s="84">
+        <v>17</v>
+      </c>
+      <c r="AH34" s="81">
+        <v>20</v>
+      </c>
+      <c r="AI34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ34" s="84">
+        <v>17</v>
+      </c>
+      <c r="AK34" s="84">
+        <v>17</v>
+      </c>
+      <c r="AL34" s="84">
+        <v>17</v>
+      </c>
+      <c r="AM34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP34" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ34" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY34" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU34" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV34" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW34" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX34" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY34" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ34" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA34" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB34" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC34" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD34" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE34" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF34" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG34" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH34" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI34" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ34" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK34" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL34" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM34" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN34"/>
+    </row>
+    <row r="35" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="356"/>
+      <c r="B35" s="90" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="E35" s="115" t="s">
+        <v>139</v>
+      </c>
+      <c r="F35" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>41RB2 | Respijtzorg B zaterdag zonder overnachting</v>
+      </c>
+      <c r="G35" s="182">
+        <v>0</v>
+      </c>
+      <c r="H35" s="82">
+        <v>0</v>
+      </c>
+      <c r="I35" s="84">
+        <v>8</v>
+      </c>
+      <c r="J35" s="82">
+        <v>0</v>
+      </c>
+      <c r="K35" s="145">
+        <v>0</v>
+      </c>
+      <c r="L35" s="177">
+        <v>6</v>
+      </c>
+      <c r="M35" s="84">
+        <v>6</v>
+      </c>
+      <c r="N35" s="84">
+        <v>6</v>
+      </c>
+      <c r="O35" s="84">
+        <v>6</v>
+      </c>
+      <c r="P35" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q35" s="82">
+        <v>0</v>
+      </c>
+      <c r="R35" s="82">
+        <v>0</v>
+      </c>
+      <c r="S35" s="82">
+        <v>0</v>
+      </c>
+      <c r="T35" s="82">
+        <v>0</v>
+      </c>
+      <c r="U35" s="82">
+        <v>0</v>
+      </c>
+      <c r="V35" s="82">
+        <v>0</v>
+      </c>
+      <c r="W35" s="82">
+        <v>0</v>
+      </c>
+      <c r="X35" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="84">
+        <v>17</v>
+      </c>
+      <c r="AG35" s="84">
+        <v>17</v>
+      </c>
+      <c r="AH35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI35" s="81">
+        <v>20</v>
+      </c>
+      <c r="AJ35" s="84">
+        <v>17</v>
+      </c>
+      <c r="AK35" s="84">
+        <v>17</v>
+      </c>
+      <c r="AL35" s="84">
+        <v>17</v>
+      </c>
+      <c r="AM35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO35" s="84">
+        <v>17</v>
+      </c>
+      <c r="AP35" s="138">
+        <v>17</v>
+      </c>
+      <c r="AQ35" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY35" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU35" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV35" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW35" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX35" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY35" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ35" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA35" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB35" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC35" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD35" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE35" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF35" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG35" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH35" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI35" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ35" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK35" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL35" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM35" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN35"/>
+    </row>
+    <row r="36" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="356"/>
+      <c r="B36" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="F36" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>44RA1 | Respijtzorg A doordeweeks met overnachting</v>
+      </c>
+      <c r="G36" s="182">
+        <v>0</v>
+      </c>
+      <c r="H36" s="82">
+        <v>0</v>
+      </c>
+      <c r="I36" s="84">
+        <v>8</v>
+      </c>
+      <c r="J36" s="82">
+        <v>0</v>
+      </c>
+      <c r="K36" s="145">
+        <v>0</v>
+      </c>
+      <c r="L36" s="177">
+        <v>6</v>
+      </c>
+      <c r="M36" s="84">
+        <v>6</v>
+      </c>
+      <c r="N36" s="84">
+        <v>6</v>
+      </c>
+      <c r="O36" s="84">
+        <v>6</v>
+      </c>
+      <c r="P36" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q36" s="82">
+        <v>0</v>
+      </c>
+      <c r="R36" s="82">
+        <v>0</v>
+      </c>
+      <c r="S36" s="82">
+        <v>0</v>
+      </c>
+      <c r="T36" s="82">
+        <v>0</v>
+      </c>
+      <c r="U36" s="82">
+        <v>0</v>
+      </c>
+      <c r="V36" s="82">
+        <v>0</v>
+      </c>
+      <c r="W36" s="82">
+        <v>0</v>
+      </c>
+      <c r="X36" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH36" s="84">
+        <v>17</v>
+      </c>
+      <c r="AI36" s="84">
+        <v>17</v>
+      </c>
+      <c r="AJ36" s="81">
+        <v>20</v>
+      </c>
+      <c r="AK36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM36" s="84">
+        <v>17</v>
+      </c>
+      <c r="AN36" s="84">
+        <v>17</v>
+      </c>
+      <c r="AO36" s="84">
+        <v>17</v>
+      </c>
+      <c r="AP36" s="138">
+        <v>17</v>
+      </c>
+      <c r="AQ36" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY36" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU36" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV36" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW36" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX36" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY36" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ36" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA36" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB36" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC36" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD36" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE36" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF36" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG36" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH36" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI36" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ36" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK36" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL36" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM36" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN36"/>
+    </row>
+    <row r="37" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="356"/>
+      <c r="B37" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="E37" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="F37" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve">44RA2 | Respijtzorg A weekend vrij - za met overnachting </v>
+      </c>
+      <c r="G37" s="182">
+        <v>0</v>
+      </c>
+      <c r="H37" s="82">
+        <v>0</v>
+      </c>
+      <c r="I37" s="84">
+        <v>8</v>
+      </c>
+      <c r="J37" s="82">
+        <v>0</v>
+      </c>
+      <c r="K37" s="145">
+        <v>0</v>
+      </c>
+      <c r="L37" s="177">
+        <v>6</v>
+      </c>
+      <c r="M37" s="84">
+        <v>6</v>
+      </c>
+      <c r="N37" s="84">
+        <v>6</v>
+      </c>
+      <c r="O37" s="84">
+        <v>6</v>
+      </c>
+      <c r="P37" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q37" s="82">
+        <v>0</v>
+      </c>
+      <c r="R37" s="82">
+        <v>0</v>
+      </c>
+      <c r="S37" s="82">
+        <v>0</v>
+      </c>
+      <c r="T37" s="82">
+        <v>0</v>
+      </c>
+      <c r="U37" s="82">
+        <v>0</v>
+      </c>
+      <c r="V37" s="82">
+        <v>0</v>
+      </c>
+      <c r="W37" s="82">
+        <v>0</v>
+      </c>
+      <c r="X37" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH37" s="84">
+        <v>17</v>
+      </c>
+      <c r="AI37" s="84">
+        <v>17</v>
+      </c>
+      <c r="AJ37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK37" s="81">
+        <v>20</v>
+      </c>
+      <c r="AL37" s="84">
+        <v>17</v>
+      </c>
+      <c r="AM37" s="84">
+        <v>17</v>
+      </c>
+      <c r="AN37" s="84">
+        <v>17</v>
+      </c>
+      <c r="AO37" s="84">
+        <v>17</v>
+      </c>
+      <c r="AP37" s="138">
+        <v>17</v>
+      </c>
+      <c r="AQ37" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY37" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU37" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV37" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW37" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX37" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY37" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ37" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA37" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB37" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC37" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD37" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE37" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF37" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG37" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH37" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI37" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ37" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK37" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL37" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM37" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN37"/>
+    </row>
+    <row r="38" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="356"/>
+      <c r="B38" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="F38" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve">44RA3 | Respijtzorg A weekend vrij - zo met overnachting </v>
+      </c>
+      <c r="G38" s="182">
+        <v>0</v>
+      </c>
+      <c r="H38" s="82">
+        <v>0</v>
+      </c>
+      <c r="I38" s="84">
+        <v>8</v>
+      </c>
+      <c r="J38" s="82">
+        <v>0</v>
+      </c>
+      <c r="K38" s="145">
+        <v>0</v>
+      </c>
+      <c r="L38" s="177">
+        <v>6</v>
+      </c>
+      <c r="M38" s="84">
+        <v>6</v>
+      </c>
+      <c r="N38" s="84">
+        <v>6</v>
+      </c>
+      <c r="O38" s="84">
+        <v>6</v>
+      </c>
+      <c r="P38" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q38" s="82">
+        <v>0</v>
+      </c>
+      <c r="R38" s="82">
+        <v>0</v>
+      </c>
+      <c r="S38" s="82">
+        <v>0</v>
+      </c>
+      <c r="T38" s="82">
+        <v>0</v>
+      </c>
+      <c r="U38" s="82">
+        <v>0</v>
+      </c>
+      <c r="V38" s="82">
+        <v>0</v>
+      </c>
+      <c r="W38" s="82">
+        <v>0</v>
+      </c>
+      <c r="X38" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG38" s="84">
+        <v>17</v>
+      </c>
+      <c r="AH38" s="84">
+        <v>17</v>
+      </c>
+      <c r="AI38" s="84">
+        <v>17</v>
+      </c>
+      <c r="AJ38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK38" s="84">
+        <v>17</v>
+      </c>
+      <c r="AL38" s="81">
+        <v>20</v>
+      </c>
+      <c r="AM38" s="84">
+        <v>17</v>
+      </c>
+      <c r="AN38" s="84">
+        <v>17</v>
+      </c>
+      <c r="AO38" s="84">
+        <v>17</v>
+      </c>
+      <c r="AP38" s="138">
+        <v>17</v>
+      </c>
+      <c r="AQ38" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY38" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU38" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV38" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW38" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX38" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY38" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ38" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA38" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB38" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC38" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD38" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE38" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF38" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG38" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH38" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI38" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ38" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK38" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL38" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM38" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN38"/>
+    </row>
+    <row r="39" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="356"/>
+      <c r="B39" s="90" t="s">
+        <v>24</v>
+      </c>
+      <c r="C39" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="E39" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="F39" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve">44RB1 | Respijtzorg B doordeweeks met overnachting </v>
+      </c>
+      <c r="G39" s="182">
+        <v>0</v>
+      </c>
+      <c r="H39" s="82">
+        <v>0</v>
+      </c>
+      <c r="I39" s="84">
+        <v>8</v>
+      </c>
+      <c r="J39" s="82">
+        <v>0</v>
+      </c>
+      <c r="K39" s="145">
+        <v>0</v>
+      </c>
+      <c r="L39" s="177">
+        <v>6</v>
+      </c>
+      <c r="M39" s="84">
+        <v>6</v>
+      </c>
+      <c r="N39" s="84">
+        <v>6</v>
+      </c>
+      <c r="O39" s="84">
+        <v>6</v>
+      </c>
+      <c r="P39" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q39" s="82">
+        <v>0</v>
+      </c>
+      <c r="R39" s="82">
+        <v>0</v>
+      </c>
+      <c r="S39" s="82">
+        <v>0</v>
+      </c>
+      <c r="T39" s="82">
+        <v>0</v>
+      </c>
+      <c r="U39" s="82">
+        <v>0</v>
+      </c>
+      <c r="V39" s="82">
+        <v>0</v>
+      </c>
+      <c r="W39" s="82">
+        <v>0</v>
+      </c>
+      <c r="X39" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF39" s="84">
+        <v>17</v>
+      </c>
+      <c r="AG39" s="84">
+        <v>17</v>
+      </c>
+      <c r="AH39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ39" s="84">
+        <v>17</v>
+      </c>
+      <c r="AK39" s="84">
+        <v>17</v>
+      </c>
+      <c r="AL39" s="84">
+        <v>17</v>
+      </c>
+      <c r="AM39" s="81">
+        <v>20</v>
+      </c>
+      <c r="AN39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP39" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ39" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY39" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU39" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV39" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW39" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX39" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY39" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ39" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA39" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB39" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC39" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD39" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE39" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF39" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG39" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH39" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI39" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ39" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK39" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL39" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM39" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN39"/>
+    </row>
+    <row r="40" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="356"/>
+      <c r="B40" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="E40" s="39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F40" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>44RB2 | Respijtzorg B weekend vrij - za met overnachting</v>
+      </c>
+      <c r="G40" s="182">
+        <v>0</v>
+      </c>
+      <c r="H40" s="82">
+        <v>0</v>
+      </c>
+      <c r="I40" s="84">
+        <v>8</v>
+      </c>
+      <c r="J40" s="82">
+        <v>0</v>
+      </c>
+      <c r="K40" s="145">
+        <v>0</v>
+      </c>
+      <c r="L40" s="177">
+        <v>6</v>
+      </c>
+      <c r="M40" s="84">
+        <v>6</v>
+      </c>
+      <c r="N40" s="84">
+        <v>6</v>
+      </c>
+      <c r="O40" s="84">
+        <v>6</v>
+      </c>
+      <c r="P40" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q40" s="82">
+        <v>0</v>
+      </c>
+      <c r="R40" s="82">
+        <v>0</v>
+      </c>
+      <c r="S40" s="82">
+        <v>0</v>
+      </c>
+      <c r="T40" s="82">
+        <v>0</v>
+      </c>
+      <c r="U40" s="82">
+        <v>0</v>
+      </c>
+      <c r="V40" s="82">
+        <v>0</v>
+      </c>
+      <c r="W40" s="82">
+        <v>0</v>
+      </c>
+      <c r="X40" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="84">
+        <v>17</v>
+      </c>
+      <c r="AG40" s="84">
+        <v>17</v>
+      </c>
+      <c r="AH40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ40" s="84">
+        <v>17</v>
+      </c>
+      <c r="AK40" s="84">
+        <v>17</v>
+      </c>
+      <c r="AL40" s="84">
+        <v>17</v>
+      </c>
+      <c r="AM40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN40" s="81">
+        <v>20</v>
+      </c>
+      <c r="AO40" s="84">
+        <v>17</v>
+      </c>
+      <c r="AP40" s="138">
+        <v>17</v>
+      </c>
+      <c r="AQ40" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY40" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU40" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV40" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW40" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX40" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY40" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ40" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA40" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB40" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC40" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD40" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE40" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF40" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG40" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH40" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI40" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ40" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK40" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL40" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM40" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN40"/>
+    </row>
+    <row r="41" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="356"/>
+      <c r="B41" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="E41" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="F41" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>44RB3 | Respijtzorg B weekend vrij - zo  met overnachting</v>
+      </c>
+      <c r="G41" s="182">
+        <v>0</v>
+      </c>
+      <c r="H41" s="82">
+        <v>0</v>
+      </c>
+      <c r="I41" s="84">
+        <v>8</v>
+      </c>
+      <c r="J41" s="82">
+        <v>0</v>
+      </c>
+      <c r="K41" s="145">
+        <v>0</v>
+      </c>
+      <c r="L41" s="177">
+        <v>6</v>
+      </c>
+      <c r="M41" s="84">
+        <v>6</v>
+      </c>
+      <c r="N41" s="84">
+        <v>6</v>
+      </c>
+      <c r="O41" s="84">
+        <v>6</v>
+      </c>
+      <c r="P41" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q41" s="82">
+        <v>0</v>
+      </c>
+      <c r="R41" s="82">
+        <v>0</v>
+      </c>
+      <c r="S41" s="82">
+        <v>0</v>
+      </c>
+      <c r="T41" s="82">
+        <v>0</v>
+      </c>
+      <c r="U41" s="82">
+        <v>0</v>
+      </c>
+      <c r="V41" s="82">
+        <v>0</v>
+      </c>
+      <c r="W41" s="82">
+        <v>0</v>
+      </c>
+      <c r="X41" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF41" s="84">
+        <v>17</v>
+      </c>
+      <c r="AG41" s="84">
+        <v>17</v>
+      </c>
+      <c r="AH41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI41" s="84">
+        <v>17</v>
+      </c>
+      <c r="AJ41" s="84">
+        <v>17</v>
+      </c>
+      <c r="AK41" s="84">
+        <v>17</v>
+      </c>
+      <c r="AL41" s="84">
+        <v>17</v>
+      </c>
+      <c r="AM41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN41" s="84">
+        <v>17</v>
+      </c>
+      <c r="AO41" s="81">
+        <v>20</v>
+      </c>
+      <c r="AP41" s="138">
+        <v>17</v>
+      </c>
+      <c r="AQ41" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY41" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU41" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV41" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW41" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX41" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY41" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ41" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA41" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB41" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC41" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD41" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE41" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF41" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG41" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH41" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI41" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ41" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK41" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL41" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM41" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN41"/>
+    </row>
+    <row r="42" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="357"/>
+      <c r="B42" s="114"/>
+      <c r="C42" s="74" t="s">
+        <v>136</v>
+      </c>
+      <c r="D42" s="39" t="s">
+        <v>257</v>
+      </c>
+      <c r="E42" s="39" t="s">
+        <v>266</v>
+      </c>
+      <c r="F42" s="241" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ08 | NGZ segment 3 Respijtzorg</v>
+      </c>
+      <c r="G42" s="182">
+        <v>0</v>
+      </c>
+      <c r="H42" s="82">
+        <v>0</v>
+      </c>
+      <c r="I42" s="84">
+        <v>8</v>
+      </c>
+      <c r="J42" s="82">
+        <v>0</v>
+      </c>
+      <c r="K42" s="145">
+        <v>0</v>
+      </c>
+      <c r="L42" s="177">
+        <v>6</v>
+      </c>
+      <c r="M42" s="84">
+        <v>6</v>
+      </c>
+      <c r="N42" s="84">
+        <v>6</v>
+      </c>
+      <c r="O42" s="84">
+        <v>6</v>
+      </c>
+      <c r="P42" s="84">
+        <v>6</v>
+      </c>
+      <c r="Q42" s="82">
+        <v>0</v>
+      </c>
+      <c r="R42" s="82">
+        <v>0</v>
+      </c>
+      <c r="S42" s="82">
+        <v>0</v>
+      </c>
+      <c r="T42" s="82">
+        <v>0</v>
+      </c>
+      <c r="U42" s="82">
+        <v>0</v>
+      </c>
+      <c r="V42" s="82">
+        <v>0</v>
+      </c>
+      <c r="W42" s="82">
+        <v>0</v>
+      </c>
+      <c r="X42" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF42" s="84">
+        <v>17</v>
+      </c>
+      <c r="AG42" s="84">
+        <v>17</v>
+      </c>
+      <c r="AH42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI42" s="84">
+        <v>17</v>
+      </c>
+      <c r="AJ42" s="84">
+        <v>17</v>
+      </c>
+      <c r="AK42" s="84">
+        <v>17</v>
+      </c>
+      <c r="AL42" s="84">
+        <v>17</v>
+      </c>
+      <c r="AM42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN42" s="84">
+        <v>17</v>
+      </c>
+      <c r="AO42" s="84">
+        <v>17</v>
+      </c>
+      <c r="AP42" s="265">
+        <v>20</v>
+      </c>
+      <c r="AQ42" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY42" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU42" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV42" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW42" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX42" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY42" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ42" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA42" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB42" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC42" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD42" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE42" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF42" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG42" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH42" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI42" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ42" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK42" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL42" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM42" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN42"/>
+    </row>
+    <row r="43" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="352" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" s="123" t="s">
+        <v>26</v>
+      </c>
+      <c r="C43" s="151" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="E43" s="41" t="s">
+        <v>147</v>
+      </c>
+      <c r="F43" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54GHR | GGZ Hoog specialistisch - reguliere aanbieder</v>
+      </c>
+      <c r="G43" s="182">
+        <v>0</v>
+      </c>
+      <c r="H43" s="82">
+        <v>0</v>
+      </c>
+      <c r="I43" s="84">
+        <v>8</v>
+      </c>
+      <c r="J43" s="82">
+        <v>0</v>
+      </c>
+      <c r="K43" s="145">
+        <v>0</v>
+      </c>
+      <c r="L43" s="180">
+        <v>1</v>
+      </c>
+      <c r="M43" s="83">
+        <v>1</v>
+      </c>
+      <c r="N43" s="83">
+        <v>1</v>
+      </c>
+      <c r="O43" s="83">
+        <v>1</v>
+      </c>
+      <c r="P43" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="83">
+        <v>1</v>
+      </c>
+      <c r="R43" s="83">
+        <v>1</v>
+      </c>
+      <c r="S43" s="83">
+        <v>1</v>
+      </c>
+      <c r="T43" s="83">
+        <v>1</v>
+      </c>
+      <c r="U43" s="83">
+        <v>1</v>
+      </c>
+      <c r="V43" s="83">
+        <v>1</v>
+      </c>
+      <c r="W43" s="83">
+        <v>1</v>
+      </c>
+      <c r="X43" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y43" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP43" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ43" s="177">
+        <v>18</v>
+      </c>
+      <c r="AR43" s="84">
+        <v>18</v>
+      </c>
+      <c r="AS43" s="84">
+        <v>18</v>
+      </c>
+      <c r="AT43" s="84">
+        <v>18</v>
+      </c>
+      <c r="AU43" s="84">
+        <v>18</v>
+      </c>
+      <c r="AV43" s="84">
+        <v>18</v>
+      </c>
+      <c r="AW43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY43" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB43" s="82">
+        <v>0</v>
+      </c>
+      <c r="BC43" s="82">
+        <v>0</v>
+      </c>
+      <c r="BD43" s="82">
+        <v>0</v>
+      </c>
+      <c r="BE43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU43" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV43" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW43" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX43" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY43" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ43" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA43" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB43" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC43" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD43" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE43" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF43" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG43" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH43" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI43" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ43" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK43" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL43" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM43" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN43"/>
+    </row>
+    <row r="44" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="353"/>
+      <c r="B44" s="124" t="s">
+        <v>26</v>
+      </c>
+      <c r="C44" s="151" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="E44" s="41" t="s">
+        <v>164</v>
+      </c>
+      <c r="F44" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54GHM | GGZ Hoog specialistisch -Micro aanbieder</v>
+      </c>
+      <c r="G44" s="182">
+        <v>0</v>
+      </c>
+      <c r="H44" s="82">
+        <v>0</v>
+      </c>
+      <c r="I44" s="84">
+        <v>8</v>
+      </c>
+      <c r="J44" s="82">
+        <v>0</v>
+      </c>
+      <c r="K44" s="145">
+        <v>0</v>
+      </c>
+      <c r="L44" s="180">
+        <v>1</v>
+      </c>
+      <c r="M44" s="83">
+        <v>1</v>
+      </c>
+      <c r="N44" s="83">
+        <v>1</v>
+      </c>
+      <c r="O44" s="83">
+        <v>1</v>
+      </c>
+      <c r="P44" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="83">
+        <v>1</v>
+      </c>
+      <c r="R44" s="83">
+        <v>1</v>
+      </c>
+      <c r="S44" s="83">
+        <v>1</v>
+      </c>
+      <c r="T44" s="83">
+        <v>1</v>
+      </c>
+      <c r="U44" s="83">
+        <v>1</v>
+      </c>
+      <c r="V44" s="83">
+        <v>1</v>
+      </c>
+      <c r="W44" s="83">
+        <v>1</v>
+      </c>
+      <c r="X44" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y44" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z44" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP44" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ44" s="177">
+        <v>18</v>
+      </c>
+      <c r="AR44" s="84">
+        <v>18</v>
+      </c>
+      <c r="AS44" s="84">
+        <v>18</v>
+      </c>
+      <c r="AT44" s="84">
+        <v>18</v>
+      </c>
+      <c r="AU44" s="84">
+        <v>18</v>
+      </c>
+      <c r="AV44" s="84">
+        <v>18</v>
+      </c>
+      <c r="AW44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY44" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB44" s="82">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="82">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="82">
+        <v>0</v>
+      </c>
+      <c r="BE44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU44" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV44" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW44" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX44" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY44" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ44" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA44" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB44" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC44" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD44" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE44" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF44" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG44" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH44" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI44" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ44" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK44" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL44" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM44" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN44"/>
+    </row>
+    <row r="45" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="353"/>
+      <c r="B45" s="124"/>
+      <c r="C45" s="151" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="41" t="s">
+        <v>258</v>
+      </c>
+      <c r="E45" s="41" t="s">
+        <v>267</v>
+      </c>
+      <c r="F45" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve">NGZ10 | NGZ segment 4 GGZ Hoog specialistisch </v>
+      </c>
+      <c r="G45" s="182">
+        <v>0</v>
+      </c>
+      <c r="H45" s="82">
+        <v>0</v>
+      </c>
+      <c r="I45" s="84">
+        <v>8</v>
+      </c>
+      <c r="J45" s="82">
+        <v>0</v>
+      </c>
+      <c r="K45" s="145">
+        <v>0</v>
+      </c>
+      <c r="L45" s="180">
+        <v>1</v>
+      </c>
+      <c r="M45" s="83">
+        <v>1</v>
+      </c>
+      <c r="N45" s="83">
+        <v>1</v>
+      </c>
+      <c r="O45" s="83">
+        <v>1</v>
+      </c>
+      <c r="P45" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q45" s="83">
+        <v>1</v>
+      </c>
+      <c r="R45" s="83">
+        <v>1</v>
+      </c>
+      <c r="S45" s="83">
+        <v>1</v>
+      </c>
+      <c r="T45" s="83">
+        <v>1</v>
+      </c>
+      <c r="U45" s="83">
+        <v>1</v>
+      </c>
+      <c r="V45" s="83">
+        <v>1</v>
+      </c>
+      <c r="W45" s="83">
+        <v>1</v>
+      </c>
+      <c r="X45" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y45" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z45" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP45" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ45" s="177">
+        <v>18</v>
+      </c>
+      <c r="AR45" s="84">
+        <v>18</v>
+      </c>
+      <c r="AS45" s="84">
+        <v>18</v>
+      </c>
+      <c r="AT45" s="84">
+        <v>18</v>
+      </c>
+      <c r="AU45" s="84">
+        <v>18</v>
+      </c>
+      <c r="AV45" s="84">
+        <v>18</v>
+      </c>
+      <c r="AW45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY45" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB45" s="82">
+        <v>0</v>
+      </c>
+      <c r="BC45" s="82">
+        <v>0</v>
+      </c>
+      <c r="BD45" s="82">
+        <v>0</v>
+      </c>
+      <c r="BE45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU45" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV45" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW45" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX45" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY45" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ45" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA45" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB45" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC45" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD45" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE45" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF45" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG45" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH45" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI45" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ45" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK45" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL45" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM45" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN45"/>
+    </row>
+    <row r="46" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="353"/>
+      <c r="B46" s="125" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" s="151" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="E46" s="41" t="s">
+        <v>152</v>
+      </c>
+      <c r="F46" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54GSR | GGZ Specialistisch - reguliere aanbieder</v>
+      </c>
+      <c r="G46" s="182">
+        <v>0</v>
+      </c>
+      <c r="H46" s="82">
+        <v>0</v>
+      </c>
+      <c r="I46" s="84">
+        <v>8</v>
+      </c>
+      <c r="J46" s="82">
+        <v>0</v>
+      </c>
+      <c r="K46" s="145">
+        <v>0</v>
+      </c>
+      <c r="L46" s="180">
+        <v>1</v>
+      </c>
+      <c r="M46" s="83">
+        <v>1</v>
+      </c>
+      <c r="N46" s="83">
+        <v>1</v>
+      </c>
+      <c r="O46" s="83">
+        <v>1</v>
+      </c>
+      <c r="P46" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="83">
+        <v>1</v>
+      </c>
+      <c r="R46" s="83">
+        <v>1</v>
+      </c>
+      <c r="S46" s="83">
+        <v>1</v>
+      </c>
+      <c r="T46" s="83">
+        <v>1</v>
+      </c>
+      <c r="U46" s="83">
+        <v>1</v>
+      </c>
+      <c r="V46" s="83">
+        <v>1</v>
+      </c>
+      <c r="W46" s="83">
+        <v>1</v>
+      </c>
+      <c r="X46" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y46" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z46" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP46" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ46" s="177">
+        <v>18</v>
+      </c>
+      <c r="AR46" s="84">
+        <v>18</v>
+      </c>
+      <c r="AS46" s="84">
+        <v>18</v>
+      </c>
+      <c r="AT46" s="84">
+        <v>18</v>
+      </c>
+      <c r="AU46" s="84">
+        <v>18</v>
+      </c>
+      <c r="AV46" s="84">
+        <v>18</v>
+      </c>
+      <c r="AW46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY46" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB46" s="82">
+        <v>0</v>
+      </c>
+      <c r="BC46" s="82">
+        <v>0</v>
+      </c>
+      <c r="BD46" s="82">
+        <v>0</v>
+      </c>
+      <c r="BE46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU46" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV46" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW46" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX46" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY46" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ46" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA46" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB46" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC46" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD46" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE46" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF46" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG46" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH46" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI46" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ46" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK46" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL46" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM46" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN46"/>
+    </row>
+    <row r="47" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="353"/>
+      <c r="B47" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="151" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="E47" s="41" t="s">
+        <v>165</v>
+      </c>
+      <c r="F47" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54GSM | GGZ Specialistisch - Micro aanbieder</v>
+      </c>
+      <c r="G47" s="182">
+        <v>0</v>
+      </c>
+      <c r="H47" s="82">
+        <v>0</v>
+      </c>
+      <c r="I47" s="84">
+        <v>8</v>
+      </c>
+      <c r="J47" s="82">
+        <v>0</v>
+      </c>
+      <c r="K47" s="145">
+        <v>0</v>
+      </c>
+      <c r="L47" s="180">
+        <v>1</v>
+      </c>
+      <c r="M47" s="83">
+        <v>1</v>
+      </c>
+      <c r="N47" s="83">
+        <v>1</v>
+      </c>
+      <c r="O47" s="83">
+        <v>1</v>
+      </c>
+      <c r="P47" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="83">
+        <v>1</v>
+      </c>
+      <c r="R47" s="83">
+        <v>1</v>
+      </c>
+      <c r="S47" s="83">
+        <v>1</v>
+      </c>
+      <c r="T47" s="83">
+        <v>1</v>
+      </c>
+      <c r="U47" s="83">
+        <v>1</v>
+      </c>
+      <c r="V47" s="83">
+        <v>1</v>
+      </c>
+      <c r="W47" s="83">
+        <v>1</v>
+      </c>
+      <c r="X47" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y47" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z47" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP47" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ47" s="177">
+        <v>18</v>
+      </c>
+      <c r="AR47" s="84">
+        <v>18</v>
+      </c>
+      <c r="AS47" s="84">
+        <v>18</v>
+      </c>
+      <c r="AT47" s="84">
+        <v>18</v>
+      </c>
+      <c r="AU47" s="84">
+        <v>18</v>
+      </c>
+      <c r="AV47" s="84">
+        <v>18</v>
+      </c>
+      <c r="AW47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY47" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB47" s="82">
+        <v>0</v>
+      </c>
+      <c r="BC47" s="82">
+        <v>0</v>
+      </c>
+      <c r="BD47" s="82">
+        <v>0</v>
+      </c>
+      <c r="BE47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU47" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV47" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW47" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX47" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY47" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ47" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA47" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB47" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC47" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD47" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE47" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF47" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG47" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH47" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI47" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ47" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK47" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL47" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM47" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN47"/>
+    </row>
+    <row r="48" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="353"/>
+      <c r="B48" s="126"/>
+      <c r="C48" s="151" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="41" t="s">
+        <v>259</v>
+      </c>
+      <c r="E48" s="41" t="s">
+        <v>268</v>
+      </c>
+      <c r="F48" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve">NGZ11 | NGZ segment 4 GGZ specialistisch </v>
+      </c>
+      <c r="G48" s="182">
+        <v>0</v>
+      </c>
+      <c r="H48" s="82">
+        <v>0</v>
+      </c>
+      <c r="I48" s="84">
+        <v>8</v>
+      </c>
+      <c r="J48" s="82">
+        <v>0</v>
+      </c>
+      <c r="K48" s="145">
+        <v>0</v>
+      </c>
+      <c r="L48" s="180">
+        <v>1</v>
+      </c>
+      <c r="M48" s="83">
+        <v>1</v>
+      </c>
+      <c r="N48" s="83">
+        <v>1</v>
+      </c>
+      <c r="O48" s="83">
+        <v>1</v>
+      </c>
+      <c r="P48" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q48" s="83">
+        <v>1</v>
+      </c>
+      <c r="R48" s="83">
+        <v>1</v>
+      </c>
+      <c r="S48" s="83">
+        <v>1</v>
+      </c>
+      <c r="T48" s="83">
+        <v>1</v>
+      </c>
+      <c r="U48" s="83">
+        <v>1</v>
+      </c>
+      <c r="V48" s="83">
+        <v>1</v>
+      </c>
+      <c r="W48" s="83">
+        <v>1</v>
+      </c>
+      <c r="X48" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y48" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z48" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP48" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ48" s="177">
+        <v>18</v>
+      </c>
+      <c r="AR48" s="84">
+        <v>18</v>
+      </c>
+      <c r="AS48" s="84">
+        <v>18</v>
+      </c>
+      <c r="AT48" s="84">
+        <v>18</v>
+      </c>
+      <c r="AU48" s="84">
+        <v>18</v>
+      </c>
+      <c r="AV48" s="84">
+        <v>18</v>
+      </c>
+      <c r="AW48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY48" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB48" s="82">
+        <v>0</v>
+      </c>
+      <c r="BC48" s="82">
+        <v>0</v>
+      </c>
+      <c r="BD48" s="82">
+        <v>0</v>
+      </c>
+      <c r="BE48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU48" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV48" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW48" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX48" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY48" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ48" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA48" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB48" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC48" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD48" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE48" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF48" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG48" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH48" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI48" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ48" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK48" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL48" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM48" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN48"/>
+    </row>
+    <row r="49" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="353"/>
+      <c r="B49" s="126"/>
+      <c r="C49" s="151" t="s">
+        <v>247</v>
+      </c>
+      <c r="D49" s="41" t="s">
+        <v>248</v>
+      </c>
+      <c r="E49" s="41" t="s">
+        <v>247</v>
+      </c>
+      <c r="F49" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54TGZ | Transgenderzorg</v>
+      </c>
+      <c r="G49" s="180">
+        <v>1</v>
+      </c>
+      <c r="H49" s="83">
+        <v>1</v>
+      </c>
+      <c r="I49" s="83">
+        <v>1</v>
+      </c>
+      <c r="J49" s="83">
+        <v>1</v>
+      </c>
+      <c r="K49" s="149">
+        <v>1</v>
+      </c>
+      <c r="L49" s="180">
+        <v>1</v>
+      </c>
+      <c r="M49" s="83">
+        <v>1</v>
+      </c>
+      <c r="N49" s="83">
+        <v>1</v>
+      </c>
+      <c r="O49" s="83">
+        <v>1</v>
+      </c>
+      <c r="P49" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q49" s="83">
+        <v>1</v>
+      </c>
+      <c r="R49" s="83">
+        <v>1</v>
+      </c>
+      <c r="S49" s="83">
+        <v>1</v>
+      </c>
+      <c r="T49" s="83">
+        <v>1</v>
+      </c>
+      <c r="U49" s="83">
+        <v>1</v>
+      </c>
+      <c r="V49" s="83">
+        <v>1</v>
+      </c>
+      <c r="W49" s="83">
+        <v>1</v>
+      </c>
+      <c r="X49" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y49" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z49" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP49" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ49" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW49" s="84">
+        <v>18</v>
+      </c>
+      <c r="AX49" s="84">
+        <v>18</v>
+      </c>
+      <c r="AY49" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU49" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV49" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW49" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX49" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY49" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ49" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA49" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB49" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC49" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD49" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE49" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF49" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG49" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH49" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI49" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ49" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK49" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL49" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM49" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN49"/>
+    </row>
+    <row r="50" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="353"/>
+      <c r="B50" s="126"/>
+      <c r="C50" s="151" t="s">
+        <v>247</v>
+      </c>
+      <c r="D50" s="41" t="s">
+        <v>392</v>
+      </c>
+      <c r="E50" s="41" t="s">
+        <v>393</v>
+      </c>
+      <c r="F50" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54SGZ | Arts-specialist in genderzorg</v>
+      </c>
+      <c r="G50" s="180">
+        <v>1</v>
+      </c>
+      <c r="H50" s="83">
+        <v>1</v>
+      </c>
+      <c r="I50" s="83">
+        <v>1</v>
+      </c>
+      <c r="J50" s="83">
+        <v>1</v>
+      </c>
+      <c r="K50" s="149">
+        <v>1</v>
+      </c>
+      <c r="L50" s="180">
+        <v>1</v>
+      </c>
+      <c r="M50" s="83">
+        <v>1</v>
+      </c>
+      <c r="N50" s="83">
+        <v>1</v>
+      </c>
+      <c r="O50" s="83">
+        <v>1</v>
+      </c>
+      <c r="P50" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q50" s="83">
+        <v>1</v>
+      </c>
+      <c r="R50" s="83">
+        <v>1</v>
+      </c>
+      <c r="S50" s="83">
+        <v>1</v>
+      </c>
+      <c r="T50" s="83">
+        <v>1</v>
+      </c>
+      <c r="U50" s="83">
+        <v>1</v>
+      </c>
+      <c r="V50" s="83">
+        <v>1</v>
+      </c>
+      <c r="W50" s="83">
+        <v>1</v>
+      </c>
+      <c r="X50" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y50" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z50" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP50" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ50" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW50" s="84">
+        <v>18</v>
+      </c>
+      <c r="AX50" s="84">
+        <v>18</v>
+      </c>
+      <c r="AY50" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU50" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV50" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW50" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX50" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY50" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ50" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA50" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB50" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC50" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD50" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE50" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF50" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG50" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH50" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI50" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ50" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK50" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL50" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM50" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN50"/>
+    </row>
+    <row r="51" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="353"/>
+      <c r="B51" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C51" s="151" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="E51" s="41" t="s">
+        <v>153</v>
+      </c>
+      <c r="F51" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54GBR | GGZ Begeleiding - reguliere aanbieder</v>
+      </c>
+      <c r="G51" s="182">
+        <v>0</v>
+      </c>
+      <c r="H51" s="82">
+        <v>0</v>
+      </c>
+      <c r="I51" s="84">
+        <v>8</v>
+      </c>
+      <c r="J51" s="82">
+        <v>0</v>
+      </c>
+      <c r="K51" s="145">
+        <v>0</v>
+      </c>
+      <c r="L51" s="180">
+        <v>1</v>
+      </c>
+      <c r="M51" s="83">
+        <v>1</v>
+      </c>
+      <c r="N51" s="83">
+        <v>1</v>
+      </c>
+      <c r="O51" s="83">
+        <v>1</v>
+      </c>
+      <c r="P51" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q51" s="84">
+        <v>11</v>
+      </c>
+      <c r="R51" s="84">
+        <v>11</v>
+      </c>
+      <c r="S51" s="84">
+        <v>11</v>
+      </c>
+      <c r="T51" s="84">
+        <v>11</v>
+      </c>
+      <c r="U51" s="84">
+        <v>11</v>
+      </c>
+      <c r="V51" s="84">
+        <v>11</v>
+      </c>
+      <c r="W51" s="84">
+        <v>11</v>
+      </c>
+      <c r="X51" s="84">
+        <v>11</v>
+      </c>
+      <c r="Y51" s="138">
+        <v>11</v>
+      </c>
+      <c r="Z51" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP51" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ51" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX51" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY51" s="84">
+        <v>18</v>
+      </c>
+      <c r="AZ51" s="84">
+        <v>18</v>
+      </c>
+      <c r="BA51" s="84">
+        <v>18</v>
+      </c>
+      <c r="BB51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU51" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV51" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW51" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX51" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY51" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ51" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA51" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB51" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC51" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD51" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE51" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF51" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG51" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH51" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI51" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ51" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK51" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL51" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM51" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN51"/>
+    </row>
+    <row r="52" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="353"/>
+      <c r="B52" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" s="151" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="E52" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="F52" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54GBM | GGZ Begeleiding - Micro aanbieder</v>
+      </c>
+      <c r="G52" s="182">
+        <v>0</v>
+      </c>
+      <c r="H52" s="82">
+        <v>0</v>
+      </c>
+      <c r="I52" s="84">
+        <v>8</v>
+      </c>
+      <c r="J52" s="82">
+        <v>0</v>
+      </c>
+      <c r="K52" s="145">
+        <v>0</v>
+      </c>
+      <c r="L52" s="180">
+        <v>1</v>
+      </c>
+      <c r="M52" s="83">
+        <v>1</v>
+      </c>
+      <c r="N52" s="83">
+        <v>1</v>
+      </c>
+      <c r="O52" s="83">
+        <v>1</v>
+      </c>
+      <c r="P52" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q52" s="84">
+        <v>11</v>
+      </c>
+      <c r="R52" s="84">
+        <v>11</v>
+      </c>
+      <c r="S52" s="84">
+        <v>11</v>
+      </c>
+      <c r="T52" s="84">
+        <v>11</v>
+      </c>
+      <c r="U52" s="84">
+        <v>11</v>
+      </c>
+      <c r="V52" s="84">
+        <v>11</v>
+      </c>
+      <c r="W52" s="84">
+        <v>11</v>
+      </c>
+      <c r="X52" s="84">
+        <v>11</v>
+      </c>
+      <c r="Y52" s="138">
+        <v>11</v>
+      </c>
+      <c r="Z52" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP52" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ52" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX52" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY52" s="84">
+        <v>18</v>
+      </c>
+      <c r="AZ52" s="84">
+        <v>18</v>
+      </c>
+      <c r="BA52" s="84">
+        <v>18</v>
+      </c>
+      <c r="BB52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU52" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV52" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW52" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX52" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY52" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ52" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA52" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB52" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC52" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD52" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE52" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF52" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG52" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH52" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI52" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ52" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK52" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL52" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM52" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN52"/>
+    </row>
+    <row r="53" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="353"/>
+      <c r="B53" s="124"/>
+      <c r="C53" s="151" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="41" t="s">
+        <v>271</v>
+      </c>
+      <c r="E53" s="41" t="s">
+        <v>269</v>
+      </c>
+      <c r="F53" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ12 | NGZ segment 4 GGZ Begeleiding</v>
+      </c>
+      <c r="G53" s="182">
+        <v>0</v>
+      </c>
+      <c r="H53" s="82">
+        <v>0</v>
+      </c>
+      <c r="I53" s="84">
+        <v>8</v>
+      </c>
+      <c r="J53" s="82">
+        <v>0</v>
+      </c>
+      <c r="K53" s="145">
+        <v>0</v>
+      </c>
+      <c r="L53" s="180">
+        <v>1</v>
+      </c>
+      <c r="M53" s="83">
+        <v>1</v>
+      </c>
+      <c r="N53" s="83">
+        <v>1</v>
+      </c>
+      <c r="O53" s="83">
+        <v>1</v>
+      </c>
+      <c r="P53" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q53" s="84">
+        <v>11</v>
+      </c>
+      <c r="R53" s="84">
+        <v>11</v>
+      </c>
+      <c r="S53" s="84">
+        <v>11</v>
+      </c>
+      <c r="T53" s="84">
+        <v>11</v>
+      </c>
+      <c r="U53" s="84">
+        <v>11</v>
+      </c>
+      <c r="V53" s="84">
+        <v>11</v>
+      </c>
+      <c r="W53" s="84">
+        <v>11</v>
+      </c>
+      <c r="X53" s="84">
+        <v>11</v>
+      </c>
+      <c r="Y53" s="138">
+        <v>11</v>
+      </c>
+      <c r="Z53" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP53" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ53" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX53" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY53" s="84">
+        <v>18</v>
+      </c>
+      <c r="AZ53" s="84">
+        <v>18</v>
+      </c>
+      <c r="BA53" s="84">
+        <v>18</v>
+      </c>
+      <c r="BB53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU53" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV53" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW53" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX53" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY53" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ53" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA53" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB53" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC53" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD53" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE53" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF53" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG53" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH53" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI53" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ53" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK53" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL53" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM53" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN53"/>
+    </row>
+    <row r="54" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="353"/>
+      <c r="B54" s="124" t="s">
+        <v>26</v>
+      </c>
+      <c r="C54" s="151" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="E54" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="F54" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54MCR | Medicatiecontrole - reguliere aanbieder</v>
+      </c>
+      <c r="G54" s="182">
+        <v>0</v>
+      </c>
+      <c r="H54" s="82">
+        <v>0</v>
+      </c>
+      <c r="I54" s="84">
+        <v>8</v>
+      </c>
+      <c r="J54" s="82">
+        <v>0</v>
+      </c>
+      <c r="K54" s="145">
+        <v>0</v>
+      </c>
+      <c r="L54" s="180">
+        <v>1</v>
+      </c>
+      <c r="M54" s="83">
+        <v>1</v>
+      </c>
+      <c r="N54" s="83">
+        <v>1</v>
+      </c>
+      <c r="O54" s="83">
+        <v>1</v>
+      </c>
+      <c r="P54" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q54" s="83">
+        <v>1</v>
+      </c>
+      <c r="R54" s="83">
+        <v>1</v>
+      </c>
+      <c r="S54" s="83">
+        <v>1</v>
+      </c>
+      <c r="T54" s="83">
+        <v>1</v>
+      </c>
+      <c r="U54" s="83">
+        <v>1</v>
+      </c>
+      <c r="V54" s="83">
+        <v>1</v>
+      </c>
+      <c r="W54" s="83">
+        <v>1</v>
+      </c>
+      <c r="X54" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y54" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z54" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP54" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ54" s="182">
+        <v>0</v>
+      </c>
+      <c r="AR54" s="82">
+        <v>0</v>
+      </c>
+      <c r="AS54" s="82">
+        <v>0</v>
+      </c>
+      <c r="AT54" s="82">
+        <v>0</v>
+      </c>
+      <c r="AU54" s="82">
+        <v>0</v>
+      </c>
+      <c r="AV54" s="82">
+        <v>0</v>
+      </c>
+      <c r="AW54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY54" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB54" s="84">
+        <v>18</v>
+      </c>
+      <c r="BC54" s="84">
+        <v>18</v>
+      </c>
+      <c r="BD54" s="84">
+        <v>18</v>
+      </c>
+      <c r="BE54" s="85">
+        <v>14</v>
+      </c>
+      <c r="BF54" s="85">
+        <v>14</v>
+      </c>
+      <c r="BG54" s="82">
+        <v>14</v>
+      </c>
+      <c r="BH54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK54" s="82">
+        <v>0</v>
+      </c>
+      <c r="BL54" s="82">
+        <v>0</v>
+      </c>
+      <c r="BM54" s="82">
+        <v>0</v>
+      </c>
+      <c r="BN54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU54" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV54" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW54" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX54" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY54" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ54" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA54" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB54" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC54" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD54" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE54" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF54" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG54" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH54" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI54" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ54" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK54" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL54" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM54" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN54"/>
+    </row>
+    <row r="55" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="353"/>
+      <c r="B55" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C55" s="151" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="E55" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="F55" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54MCM | Medicatiecontrole - Micro aanbieder</v>
+      </c>
+      <c r="G55" s="182">
+        <v>0</v>
+      </c>
+      <c r="H55" s="82">
+        <v>0</v>
+      </c>
+      <c r="I55" s="84">
+        <v>8</v>
+      </c>
+      <c r="J55" s="82">
+        <v>0</v>
+      </c>
+      <c r="K55" s="145">
+        <v>0</v>
+      </c>
+      <c r="L55" s="180">
+        <v>1</v>
+      </c>
+      <c r="M55" s="83">
+        <v>1</v>
+      </c>
+      <c r="N55" s="83">
+        <v>1</v>
+      </c>
+      <c r="O55" s="83">
+        <v>1</v>
+      </c>
+      <c r="P55" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q55" s="83">
+        <v>1</v>
+      </c>
+      <c r="R55" s="83">
+        <v>1</v>
+      </c>
+      <c r="S55" s="83">
+        <v>1</v>
+      </c>
+      <c r="T55" s="83">
+        <v>1</v>
+      </c>
+      <c r="U55" s="83">
+        <v>1</v>
+      </c>
+      <c r="V55" s="83">
+        <v>1</v>
+      </c>
+      <c r="W55" s="83">
+        <v>1</v>
+      </c>
+      <c r="X55" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y55" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z55" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP55" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ55" s="182">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="82">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="82">
+        <v>0</v>
+      </c>
+      <c r="AT55" s="82">
+        <v>0</v>
+      </c>
+      <c r="AU55" s="82">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="82">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY55" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB55" s="84">
+        <v>18</v>
+      </c>
+      <c r="BC55" s="84">
+        <v>18</v>
+      </c>
+      <c r="BD55" s="84">
+        <v>18</v>
+      </c>
+      <c r="BE55" s="85">
+        <v>14</v>
+      </c>
+      <c r="BF55" s="85">
+        <v>14</v>
+      </c>
+      <c r="BG55" s="82">
+        <v>14</v>
+      </c>
+      <c r="BH55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK55" s="82">
+        <v>0</v>
+      </c>
+      <c r="BL55" s="82">
+        <v>0</v>
+      </c>
+      <c r="BM55" s="82">
+        <v>0</v>
+      </c>
+      <c r="BN55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU55" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV55" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW55" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX55" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY55" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ55" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA55" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB55" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC55" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD55" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE55" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF55" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG55" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH55" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI55" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ55" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK55" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL55" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM55" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN55"/>
+    </row>
+    <row r="56" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="353"/>
+      <c r="B56" s="126"/>
+      <c r="C56" s="151" t="s">
+        <v>31</v>
+      </c>
+      <c r="D56" s="41" t="s">
+        <v>272</v>
+      </c>
+      <c r="E56" s="41" t="s">
+        <v>270</v>
+      </c>
+      <c r="F56" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ13 | NGZ segment 4 Medicatiecontrole</v>
+      </c>
+      <c r="G56" s="182">
+        <v>0</v>
+      </c>
+      <c r="H56" s="82">
+        <v>0</v>
+      </c>
+      <c r="I56" s="84">
+        <v>8</v>
+      </c>
+      <c r="J56" s="82">
+        <v>0</v>
+      </c>
+      <c r="K56" s="145">
+        <v>0</v>
+      </c>
+      <c r="L56" s="180">
+        <v>1</v>
+      </c>
+      <c r="M56" s="83">
+        <v>1</v>
+      </c>
+      <c r="N56" s="83">
+        <v>1</v>
+      </c>
+      <c r="O56" s="83">
+        <v>1</v>
+      </c>
+      <c r="P56" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q56" s="83">
+        <v>1</v>
+      </c>
+      <c r="R56" s="83">
+        <v>1</v>
+      </c>
+      <c r="S56" s="83">
+        <v>1</v>
+      </c>
+      <c r="T56" s="83">
+        <v>1</v>
+      </c>
+      <c r="U56" s="83">
+        <v>1</v>
+      </c>
+      <c r="V56" s="83">
+        <v>1</v>
+      </c>
+      <c r="W56" s="83">
+        <v>1</v>
+      </c>
+      <c r="X56" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y56" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z56" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP56" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ56" s="182">
+        <v>0</v>
+      </c>
+      <c r="AR56" s="82">
+        <v>0</v>
+      </c>
+      <c r="AS56" s="82">
+        <v>0</v>
+      </c>
+      <c r="AT56" s="82">
+        <v>0</v>
+      </c>
+      <c r="AU56" s="82">
+        <v>0</v>
+      </c>
+      <c r="AV56" s="82">
+        <v>0</v>
+      </c>
+      <c r="AW56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY56" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB56" s="84">
+        <v>18</v>
+      </c>
+      <c r="BC56" s="84">
+        <v>18</v>
+      </c>
+      <c r="BD56" s="84">
+        <v>18</v>
+      </c>
+      <c r="BE56" s="82">
+        <v>14</v>
+      </c>
+      <c r="BF56" s="82">
+        <v>14</v>
+      </c>
+      <c r="BG56" s="82">
+        <v>14</v>
+      </c>
+      <c r="BH56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK56" s="82">
+        <v>0</v>
+      </c>
+      <c r="BL56" s="82">
+        <v>0</v>
+      </c>
+      <c r="BM56" s="82">
+        <v>0</v>
+      </c>
+      <c r="BN56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU56" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV56" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW56" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX56" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY56" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ56" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA56" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB56" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC56" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD56" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE56" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF56" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG56" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH56" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI56" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ56" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK56" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL56" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM56" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN56"/>
+    </row>
+    <row r="57" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="353"/>
+      <c r="B57" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="E57" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="F57" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>45JHR | JOH Behandeling - reguliere aanbieder</v>
+      </c>
+      <c r="G57" s="182">
+        <v>0</v>
+      </c>
+      <c r="H57" s="82">
+        <v>0</v>
+      </c>
+      <c r="I57" s="84">
+        <v>8</v>
+      </c>
+      <c r="J57" s="82">
+        <v>0</v>
+      </c>
+      <c r="K57" s="145">
+        <v>0</v>
+      </c>
+      <c r="L57" s="180">
+        <v>1</v>
+      </c>
+      <c r="M57" s="83">
+        <v>1</v>
+      </c>
+      <c r="N57" s="83">
+        <v>1</v>
+      </c>
+      <c r="O57" s="83">
+        <v>1</v>
+      </c>
+      <c r="P57" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q57" s="83">
+        <v>1</v>
+      </c>
+      <c r="R57" s="83">
+        <v>1</v>
+      </c>
+      <c r="S57" s="83">
+        <v>1</v>
+      </c>
+      <c r="T57" s="83">
+        <v>1</v>
+      </c>
+      <c r="U57" s="83">
+        <v>1</v>
+      </c>
+      <c r="V57" s="83">
+        <v>1</v>
+      </c>
+      <c r="W57" s="83">
+        <v>1</v>
+      </c>
+      <c r="X57" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y57" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z57" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP57" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ57" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY57" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB57" s="82">
+        <v>14</v>
+      </c>
+      <c r="BC57" s="82">
+        <v>14</v>
+      </c>
+      <c r="BD57" s="82">
+        <v>14</v>
+      </c>
+      <c r="BE57" s="84">
+        <v>18</v>
+      </c>
+      <c r="BF57" s="84">
+        <v>18</v>
+      </c>
+      <c r="BG57" s="84">
+        <v>18</v>
+      </c>
+      <c r="BH57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU57" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV57" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW57" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX57" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY57" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ57" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA57" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB57" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC57" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD57" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE57" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF57" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG57" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH57" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI57" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ57" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK57" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL57" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM57" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN57"/>
+    </row>
+    <row r="58" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="353"/>
+      <c r="B58" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C58" s="151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="E58" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="F58" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>45JHM | JOH Behandeling - Micro aanbieder</v>
+      </c>
+      <c r="G58" s="182">
+        <v>0</v>
+      </c>
+      <c r="H58" s="82">
+        <v>0</v>
+      </c>
+      <c r="I58" s="84">
+        <v>8</v>
+      </c>
+      <c r="J58" s="82">
+        <v>0</v>
+      </c>
+      <c r="K58" s="145">
+        <v>0</v>
+      </c>
+      <c r="L58" s="180">
+        <v>1</v>
+      </c>
+      <c r="M58" s="83">
+        <v>1</v>
+      </c>
+      <c r="N58" s="83">
+        <v>1</v>
+      </c>
+      <c r="O58" s="83">
+        <v>1</v>
+      </c>
+      <c r="P58" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q58" s="83">
+        <v>1</v>
+      </c>
+      <c r="R58" s="83">
+        <v>1</v>
+      </c>
+      <c r="S58" s="83">
+        <v>1</v>
+      </c>
+      <c r="T58" s="83">
+        <v>1</v>
+      </c>
+      <c r="U58" s="83">
+        <v>1</v>
+      </c>
+      <c r="V58" s="83">
+        <v>1</v>
+      </c>
+      <c r="W58" s="83">
+        <v>1</v>
+      </c>
+      <c r="X58" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y58" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z58" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP58" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ58" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY58" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB58" s="82">
+        <v>14</v>
+      </c>
+      <c r="BC58" s="82">
+        <v>14</v>
+      </c>
+      <c r="BD58" s="82">
+        <v>14</v>
+      </c>
+      <c r="BE58" s="84">
+        <v>18</v>
+      </c>
+      <c r="BF58" s="84">
+        <v>18</v>
+      </c>
+      <c r="BG58" s="84">
+        <v>18</v>
+      </c>
+      <c r="BH58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU58" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV58" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW58" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX58" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY58" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ58" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA58" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB58" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC58" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD58" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE58" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF58" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG58" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH58" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI58" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ58" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK58" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL58" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM58" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN58"/>
+    </row>
+    <row r="59" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="353"/>
+      <c r="B59" s="126"/>
+      <c r="C59" s="151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="41" t="s">
+        <v>277</v>
+      </c>
+      <c r="E59" s="41" t="s">
+        <v>273</v>
+      </c>
+      <c r="F59" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ14 | NGZ segment 4 JOH behandeling</v>
+      </c>
+      <c r="G59" s="182">
+        <v>0</v>
+      </c>
+      <c r="H59" s="82">
+        <v>0</v>
+      </c>
+      <c r="I59" s="84">
+        <v>8</v>
+      </c>
+      <c r="J59" s="82">
+        <v>0</v>
+      </c>
+      <c r="K59" s="145">
+        <v>0</v>
+      </c>
+      <c r="L59" s="180">
+        <v>1</v>
+      </c>
+      <c r="M59" s="83">
+        <v>1</v>
+      </c>
+      <c r="N59" s="83">
+        <v>1</v>
+      </c>
+      <c r="O59" s="83">
+        <v>1</v>
+      </c>
+      <c r="P59" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q59" s="83">
+        <v>1</v>
+      </c>
+      <c r="R59" s="83">
+        <v>1</v>
+      </c>
+      <c r="S59" s="83">
+        <v>1</v>
+      </c>
+      <c r="T59" s="83">
+        <v>1</v>
+      </c>
+      <c r="U59" s="83">
+        <v>1</v>
+      </c>
+      <c r="V59" s="83">
+        <v>1</v>
+      </c>
+      <c r="W59" s="83">
+        <v>1</v>
+      </c>
+      <c r="X59" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y59" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z59" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP59" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ59" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY59" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB59" s="82">
+        <v>14</v>
+      </c>
+      <c r="BC59" s="82">
+        <v>14</v>
+      </c>
+      <c r="BD59" s="82">
+        <v>14</v>
+      </c>
+      <c r="BE59" s="84">
+        <v>18</v>
+      </c>
+      <c r="BF59" s="84">
+        <v>18</v>
+      </c>
+      <c r="BG59" s="84">
+        <v>18</v>
+      </c>
+      <c r="BH59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU59" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV59" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW59" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX59" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY59" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ59" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA59" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB59" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC59" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD59" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE59" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF59" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG59" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH59" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI59" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ59" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK59" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL59" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM59" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN59"/>
+    </row>
+    <row r="60" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="353"/>
+      <c r="B60" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C60" s="151" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="E60" s="41" t="s">
+        <v>157</v>
+      </c>
+      <c r="F60" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>45JGR | JOH Begeleiding - reguliere aanbieder</v>
+      </c>
+      <c r="G60" s="182">
+        <v>0</v>
+      </c>
+      <c r="H60" s="82">
+        <v>0</v>
+      </c>
+      <c r="I60" s="84">
+        <v>8</v>
+      </c>
+      <c r="J60" s="82">
+        <v>0</v>
+      </c>
+      <c r="K60" s="145">
+        <v>0</v>
+      </c>
+      <c r="L60" s="180">
+        <v>1</v>
+      </c>
+      <c r="M60" s="83">
+        <v>1</v>
+      </c>
+      <c r="N60" s="83">
+        <v>1</v>
+      </c>
+      <c r="O60" s="83">
+        <v>1</v>
+      </c>
+      <c r="P60" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q60" s="82">
+        <v>0</v>
+      </c>
+      <c r="R60" s="82">
+        <v>0</v>
+      </c>
+      <c r="S60" s="82">
+        <v>0</v>
+      </c>
+      <c r="T60" s="82">
+        <v>0</v>
+      </c>
+      <c r="U60" s="82">
+        <v>0</v>
+      </c>
+      <c r="V60" s="82">
+        <v>0</v>
+      </c>
+      <c r="W60" s="82">
+        <v>0</v>
+      </c>
+      <c r="X60" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP60" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ60" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY60" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH60" s="84">
+        <v>18</v>
+      </c>
+      <c r="BI60" s="84">
+        <v>18</v>
+      </c>
+      <c r="BJ60" s="84">
+        <v>18</v>
+      </c>
+      <c r="BK60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU60" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV60" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW60" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX60" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY60" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ60" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA60" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB60" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC60" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD60" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE60" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF60" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG60" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH60" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI60" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ60" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK60" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL60" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM60" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN60"/>
+    </row>
+    <row r="61" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="353"/>
+      <c r="B61" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C61" s="151" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="E61" s="41" t="s">
+        <v>169</v>
+      </c>
+      <c r="F61" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>45JGM | JOH Begeleiding - Micro aanbieder</v>
+      </c>
+      <c r="G61" s="182">
+        <v>0</v>
+      </c>
+      <c r="H61" s="82">
+        <v>0</v>
+      </c>
+      <c r="I61" s="84">
+        <v>8</v>
+      </c>
+      <c r="J61" s="82">
+        <v>0</v>
+      </c>
+      <c r="K61" s="145">
+        <v>0</v>
+      </c>
+      <c r="L61" s="180">
+        <v>1</v>
+      </c>
+      <c r="M61" s="83">
+        <v>1</v>
+      </c>
+      <c r="N61" s="83">
+        <v>1</v>
+      </c>
+      <c r="O61" s="83">
+        <v>1</v>
+      </c>
+      <c r="P61" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q61" s="82">
+        <v>0</v>
+      </c>
+      <c r="R61" s="82">
+        <v>0</v>
+      </c>
+      <c r="S61" s="82">
+        <v>0</v>
+      </c>
+      <c r="T61" s="82">
+        <v>0</v>
+      </c>
+      <c r="U61" s="82">
+        <v>0</v>
+      </c>
+      <c r="V61" s="82">
+        <v>0</v>
+      </c>
+      <c r="W61" s="82">
+        <v>0</v>
+      </c>
+      <c r="X61" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP61" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ61" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY61" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH61" s="84">
+        <v>18</v>
+      </c>
+      <c r="BI61" s="84">
+        <v>18</v>
+      </c>
+      <c r="BJ61" s="84">
+        <v>18</v>
+      </c>
+      <c r="BK61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU61" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV61" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW61" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX61" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY61" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ61" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA61" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB61" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC61" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD61" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE61" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF61" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG61" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH61" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI61" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ61" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK61" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL61" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM61" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN61"/>
+    </row>
+    <row r="62" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="353"/>
+      <c r="B62" s="126"/>
+      <c r="C62" s="151" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="41" t="s">
+        <v>278</v>
+      </c>
+      <c r="E62" s="41" t="s">
+        <v>274</v>
+      </c>
+      <c r="F62" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ15 | NGZ segment 4 JOH begeleiding</v>
+      </c>
+      <c r="G62" s="182">
+        <v>0</v>
+      </c>
+      <c r="H62" s="82">
+        <v>0</v>
+      </c>
+      <c r="I62" s="84">
+        <v>8</v>
+      </c>
+      <c r="J62" s="82">
+        <v>0</v>
+      </c>
+      <c r="K62" s="145">
+        <v>0</v>
+      </c>
+      <c r="L62" s="180">
+        <v>1</v>
+      </c>
+      <c r="M62" s="83">
+        <v>1</v>
+      </c>
+      <c r="N62" s="83">
+        <v>1</v>
+      </c>
+      <c r="O62" s="83">
+        <v>1</v>
+      </c>
+      <c r="P62" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q62" s="82">
+        <v>0</v>
+      </c>
+      <c r="R62" s="82">
+        <v>0</v>
+      </c>
+      <c r="S62" s="82">
+        <v>0</v>
+      </c>
+      <c r="T62" s="82">
+        <v>0</v>
+      </c>
+      <c r="U62" s="82">
+        <v>0</v>
+      </c>
+      <c r="V62" s="82">
+        <v>0</v>
+      </c>
+      <c r="W62" s="82">
+        <v>0</v>
+      </c>
+      <c r="X62" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP62" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ62" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY62" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH62" s="84">
+        <v>18</v>
+      </c>
+      <c r="BI62" s="84">
+        <v>18</v>
+      </c>
+      <c r="BJ62" s="84">
+        <v>18</v>
+      </c>
+      <c r="BK62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU62" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV62" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW62" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX62" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY62" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ62" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA62" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB62" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC62" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD62" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE62" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF62" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG62" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH62" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI62" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ62" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK62" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL62" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM62" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN62"/>
+    </row>
+    <row r="63" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="353"/>
+      <c r="B63" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C63" s="151" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="E63" s="41" t="s">
+        <v>158</v>
+      </c>
+      <c r="F63" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>45GHR | GHZ Behandeling - reguliere aanbieder</v>
+      </c>
+      <c r="G63" s="182">
+        <v>0</v>
+      </c>
+      <c r="H63" s="82">
+        <v>0</v>
+      </c>
+      <c r="I63" s="84">
+        <v>8</v>
+      </c>
+      <c r="J63" s="82">
+        <v>0</v>
+      </c>
+      <c r="K63" s="145">
+        <v>0</v>
+      </c>
+      <c r="L63" s="180">
+        <v>1</v>
+      </c>
+      <c r="M63" s="83">
+        <v>1</v>
+      </c>
+      <c r="N63" s="83">
+        <v>1</v>
+      </c>
+      <c r="O63" s="83">
+        <v>1</v>
+      </c>
+      <c r="P63" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q63" s="83">
+        <v>1</v>
+      </c>
+      <c r="R63" s="83">
+        <v>1</v>
+      </c>
+      <c r="S63" s="83">
+        <v>1</v>
+      </c>
+      <c r="T63" s="83">
+        <v>1</v>
+      </c>
+      <c r="U63" s="83">
+        <v>1</v>
+      </c>
+      <c r="V63" s="83">
+        <v>1</v>
+      </c>
+      <c r="W63" s="83">
+        <v>1</v>
+      </c>
+      <c r="X63" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y63" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z63" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP63" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ63" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY63" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB63" s="82">
+        <v>0</v>
+      </c>
+      <c r="BC63" s="82">
+        <v>0</v>
+      </c>
+      <c r="BD63" s="82">
+        <v>0</v>
+      </c>
+      <c r="BE63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK63" s="84">
+        <v>18</v>
+      </c>
+      <c r="BL63" s="84">
+        <v>18</v>
+      </c>
+      <c r="BM63" s="84">
+        <v>18</v>
+      </c>
+      <c r="BN63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU63" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV63" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW63" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX63" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY63" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ63" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA63" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB63" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC63" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD63" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE63" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF63" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG63" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH63" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI63" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ63" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK63" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL63" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM63" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN63"/>
+    </row>
+    <row r="64" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="353"/>
+      <c r="B64" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C64" s="151" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="E64" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="F64" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>45GHM | GHZ Behandeling - Micro aanbieder</v>
+      </c>
+      <c r="G64" s="182">
+        <v>0</v>
+      </c>
+      <c r="H64" s="82">
+        <v>0</v>
+      </c>
+      <c r="I64" s="84">
+        <v>8</v>
+      </c>
+      <c r="J64" s="82">
+        <v>0</v>
+      </c>
+      <c r="K64" s="145">
+        <v>0</v>
+      </c>
+      <c r="L64" s="180">
+        <v>1</v>
+      </c>
+      <c r="M64" s="83">
+        <v>1</v>
+      </c>
+      <c r="N64" s="83">
+        <v>1</v>
+      </c>
+      <c r="O64" s="83">
+        <v>1</v>
+      </c>
+      <c r="P64" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q64" s="83">
+        <v>1</v>
+      </c>
+      <c r="R64" s="83">
+        <v>1</v>
+      </c>
+      <c r="S64" s="83">
+        <v>1</v>
+      </c>
+      <c r="T64" s="83">
+        <v>1</v>
+      </c>
+      <c r="U64" s="83">
+        <v>1</v>
+      </c>
+      <c r="V64" s="83">
+        <v>1</v>
+      </c>
+      <c r="W64" s="83">
+        <v>1</v>
+      </c>
+      <c r="X64" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y64" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z64" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP64" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ64" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY64" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB64" s="82">
+        <v>0</v>
+      </c>
+      <c r="BC64" s="82">
+        <v>0</v>
+      </c>
+      <c r="BD64" s="82">
+        <v>0</v>
+      </c>
+      <c r="BE64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK64" s="84">
+        <v>18</v>
+      </c>
+      <c r="BL64" s="84">
+        <v>18</v>
+      </c>
+      <c r="BM64" s="84">
+        <v>18</v>
+      </c>
+      <c r="BN64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU64" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV64" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW64" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX64" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY64" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ64" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA64" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB64" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC64" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD64" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE64" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF64" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG64" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH64" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI64" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ64" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK64" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL64" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM64" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN64"/>
+    </row>
+    <row r="65" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="353"/>
+      <c r="B65" s="126"/>
+      <c r="C65" s="151" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" s="41" t="s">
+        <v>279</v>
+      </c>
+      <c r="E65" s="41" t="s">
+        <v>275</v>
+      </c>
+      <c r="F65" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ16 | NGZ segment 4 GHZ behandeling</v>
+      </c>
+      <c r="G65" s="182">
+        <v>0</v>
+      </c>
+      <c r="H65" s="82">
+        <v>0</v>
+      </c>
+      <c r="I65" s="84">
+        <v>8</v>
+      </c>
+      <c r="J65" s="82">
+        <v>0</v>
+      </c>
+      <c r="K65" s="145">
+        <v>0</v>
+      </c>
+      <c r="L65" s="180">
+        <v>1</v>
+      </c>
+      <c r="M65" s="83">
+        <v>1</v>
+      </c>
+      <c r="N65" s="83">
+        <v>1</v>
+      </c>
+      <c r="O65" s="83">
+        <v>1</v>
+      </c>
+      <c r="P65" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q65" s="83">
+        <v>1</v>
+      </c>
+      <c r="R65" s="83">
+        <v>1</v>
+      </c>
+      <c r="S65" s="83">
+        <v>1</v>
+      </c>
+      <c r="T65" s="83">
+        <v>1</v>
+      </c>
+      <c r="U65" s="83">
+        <v>1</v>
+      </c>
+      <c r="V65" s="83">
+        <v>1</v>
+      </c>
+      <c r="W65" s="83">
+        <v>1</v>
+      </c>
+      <c r="X65" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y65" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z65" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP65" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ65" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY65" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB65" s="82">
+        <v>0</v>
+      </c>
+      <c r="BC65" s="82">
+        <v>0</v>
+      </c>
+      <c r="BD65" s="82">
+        <v>0</v>
+      </c>
+      <c r="BE65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK65" s="84">
+        <v>18</v>
+      </c>
+      <c r="BL65" s="84">
+        <v>18</v>
+      </c>
+      <c r="BM65" s="84">
+        <v>18</v>
+      </c>
+      <c r="BN65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU65" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV65" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW65" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX65" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY65" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ65" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA65" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB65" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC65" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD65" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE65" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF65" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG65" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH65" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI65" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ65" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK65" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL65" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM65" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN65"/>
+    </row>
+    <row r="66" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="353"/>
+      <c r="B66" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C66" s="151" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="E66" s="41" t="s">
+        <v>160</v>
+      </c>
+      <c r="F66" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>45GBR | GHZ Begeleiding - reguliere aanbieder</v>
+      </c>
+      <c r="G66" s="182">
+        <v>0</v>
+      </c>
+      <c r="H66" s="82">
+        <v>0</v>
+      </c>
+      <c r="I66" s="84">
+        <v>8</v>
+      </c>
+      <c r="J66" s="82">
+        <v>0</v>
+      </c>
+      <c r="K66" s="145">
+        <v>0</v>
+      </c>
+      <c r="L66" s="180">
+        <v>1</v>
+      </c>
+      <c r="M66" s="83">
+        <v>1</v>
+      </c>
+      <c r="N66" s="83">
+        <v>1</v>
+      </c>
+      <c r="O66" s="83">
+        <v>1</v>
+      </c>
+      <c r="P66" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q66" s="82">
+        <v>0</v>
+      </c>
+      <c r="R66" s="82">
+        <v>0</v>
+      </c>
+      <c r="S66" s="82">
+        <v>0</v>
+      </c>
+      <c r="T66" s="82">
+        <v>0</v>
+      </c>
+      <c r="U66" s="82">
+        <v>0</v>
+      </c>
+      <c r="V66" s="82">
+        <v>0</v>
+      </c>
+      <c r="W66" s="82">
+        <v>0</v>
+      </c>
+      <c r="X66" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP66" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ66" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY66" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN66" s="84">
+        <v>18</v>
+      </c>
+      <c r="BO66" s="84">
+        <v>18</v>
+      </c>
+      <c r="BP66" s="84">
+        <v>18</v>
+      </c>
+      <c r="BQ66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU66" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV66" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW66" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX66" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY66" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ66" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA66" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB66" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC66" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD66" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE66" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF66" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG66" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH66" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI66" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ66" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK66" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL66" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM66" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN66"/>
+    </row>
+    <row r="67" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="353"/>
+      <c r="B67" s="124" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="151" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="E67" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="F67" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>45GBM | GHZ Begeleiding - Micro aanbieder</v>
+      </c>
+      <c r="G67" s="182">
+        <v>0</v>
+      </c>
+      <c r="H67" s="82">
+        <v>0</v>
+      </c>
+      <c r="I67" s="84">
+        <v>8</v>
+      </c>
+      <c r="J67" s="82">
+        <v>0</v>
+      </c>
+      <c r="K67" s="145">
+        <v>0</v>
+      </c>
+      <c r="L67" s="180">
+        <v>1</v>
+      </c>
+      <c r="M67" s="83">
+        <v>1</v>
+      </c>
+      <c r="N67" s="83">
+        <v>1</v>
+      </c>
+      <c r="O67" s="83">
+        <v>1</v>
+      </c>
+      <c r="P67" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q67" s="82">
+        <v>0</v>
+      </c>
+      <c r="R67" s="82">
+        <v>0</v>
+      </c>
+      <c r="S67" s="82">
+        <v>0</v>
+      </c>
+      <c r="T67" s="82">
+        <v>0</v>
+      </c>
+      <c r="U67" s="82">
+        <v>0</v>
+      </c>
+      <c r="V67" s="82">
+        <v>0</v>
+      </c>
+      <c r="W67" s="82">
+        <v>0</v>
+      </c>
+      <c r="X67" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP67" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ67" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY67" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN67" s="84">
+        <v>18</v>
+      </c>
+      <c r="BO67" s="84">
+        <v>18</v>
+      </c>
+      <c r="BP67" s="84">
+        <v>18</v>
+      </c>
+      <c r="BQ67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU67" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV67" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW67" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX67" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY67" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ67" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA67" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB67" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC67" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD67" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE67" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF67" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG67" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH67" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI67" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ67" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK67" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL67" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM67" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN67"/>
+    </row>
+    <row r="68" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="353"/>
+      <c r="B68" s="124"/>
+      <c r="C68" s="151" t="s">
+        <v>13</v>
+      </c>
+      <c r="D68" s="41" t="s">
+        <v>280</v>
+      </c>
+      <c r="E68" s="41" t="s">
+        <v>276</v>
+      </c>
+      <c r="F68" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ17 | NGZ segment 4 GHZ begeleiding</v>
+      </c>
+      <c r="G68" s="182">
+        <v>0</v>
+      </c>
+      <c r="H68" s="82">
+        <v>0</v>
+      </c>
+      <c r="I68" s="84">
+        <v>8</v>
+      </c>
+      <c r="J68" s="82">
+        <v>0</v>
+      </c>
+      <c r="K68" s="145">
+        <v>0</v>
+      </c>
+      <c r="L68" s="180">
+        <v>1</v>
+      </c>
+      <c r="M68" s="83">
+        <v>1</v>
+      </c>
+      <c r="N68" s="83">
+        <v>1</v>
+      </c>
+      <c r="O68" s="83">
+        <v>1</v>
+      </c>
+      <c r="P68" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q68" s="82">
+        <v>0</v>
+      </c>
+      <c r="R68" s="82">
+        <v>0</v>
+      </c>
+      <c r="S68" s="82">
+        <v>0</v>
+      </c>
+      <c r="T68" s="82">
+        <v>0</v>
+      </c>
+      <c r="U68" s="82">
+        <v>0</v>
+      </c>
+      <c r="V68" s="82">
+        <v>0</v>
+      </c>
+      <c r="W68" s="82">
+        <v>0</v>
+      </c>
+      <c r="X68" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP68" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ68" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY68" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN68" s="84">
+        <v>18</v>
+      </c>
+      <c r="BO68" s="84">
+        <v>18</v>
+      </c>
+      <c r="BP68" s="84">
+        <v>18</v>
+      </c>
+      <c r="BQ68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU68" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV68" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW68" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX68" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY68" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ68" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA68" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB68" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC68" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD68" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE68" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF68" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG68" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH68" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI68" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ68" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK68" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL68" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM68" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN68"/>
+    </row>
+    <row r="69" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="353"/>
+      <c r="B69" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C69" s="151" t="s">
+        <v>19</v>
+      </c>
+      <c r="D69" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="E69" s="41" t="s">
+        <v>161</v>
+      </c>
+      <c r="F69" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>40VZR | Verzorging / Basisondersteuning - reguliere aanbieder</v>
+      </c>
+      <c r="G69" s="182">
+        <v>0</v>
+      </c>
+      <c r="H69" s="82">
+        <v>0</v>
+      </c>
+      <c r="I69" s="84">
+        <v>8</v>
+      </c>
+      <c r="J69" s="82">
+        <v>0</v>
+      </c>
+      <c r="K69" s="145">
+        <v>0</v>
+      </c>
+      <c r="L69" s="180">
+        <v>1</v>
+      </c>
+      <c r="M69" s="83">
+        <v>1</v>
+      </c>
+      <c r="N69" s="83">
+        <v>1</v>
+      </c>
+      <c r="O69" s="83">
+        <v>1</v>
+      </c>
+      <c r="P69" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q69" s="82">
+        <v>0</v>
+      </c>
+      <c r="R69" s="82">
+        <v>0</v>
+      </c>
+      <c r="S69" s="82">
+        <v>0</v>
+      </c>
+      <c r="T69" s="82">
+        <v>0</v>
+      </c>
+      <c r="U69" s="82">
+        <v>0</v>
+      </c>
+      <c r="V69" s="82">
+        <v>0</v>
+      </c>
+      <c r="W69" s="82">
+        <v>0</v>
+      </c>
+      <c r="X69" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP69" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ69" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY69" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ69" s="84">
+        <v>18</v>
+      </c>
+      <c r="BR69" s="84">
+        <v>18</v>
+      </c>
+      <c r="BS69" s="84">
+        <v>18</v>
+      </c>
+      <c r="BT69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU69" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV69" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW69" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX69" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY69" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ69" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA69" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB69" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC69" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD69" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE69" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF69" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG69" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH69" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI69" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ69" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK69" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL69" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM69" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN69"/>
+    </row>
+    <row r="70" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="353"/>
+      <c r="B70" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C70" s="151" t="s">
+        <v>19</v>
+      </c>
+      <c r="D70" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="E70" s="41" t="s">
+        <v>172</v>
+      </c>
+      <c r="F70" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>40VZM | Verzorging / Basisondersteuning - Micro aanbieder</v>
+      </c>
+      <c r="G70" s="182">
+        <v>0</v>
+      </c>
+      <c r="H70" s="82">
+        <v>0</v>
+      </c>
+      <c r="I70" s="84">
+        <v>8</v>
+      </c>
+      <c r="J70" s="82">
+        <v>0</v>
+      </c>
+      <c r="K70" s="145">
+        <v>0</v>
+      </c>
+      <c r="L70" s="180">
+        <v>1</v>
+      </c>
+      <c r="M70" s="83">
+        <v>1</v>
+      </c>
+      <c r="N70" s="83">
+        <v>1</v>
+      </c>
+      <c r="O70" s="83">
+        <v>1</v>
+      </c>
+      <c r="P70" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q70" s="82">
+        <v>0</v>
+      </c>
+      <c r="R70" s="82">
+        <v>0</v>
+      </c>
+      <c r="S70" s="82">
+        <v>0</v>
+      </c>
+      <c r="T70" s="82">
+        <v>0</v>
+      </c>
+      <c r="U70" s="82">
+        <v>0</v>
+      </c>
+      <c r="V70" s="82">
+        <v>0</v>
+      </c>
+      <c r="W70" s="82">
+        <v>0</v>
+      </c>
+      <c r="X70" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP70" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ70" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY70" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ70" s="84">
+        <v>18</v>
+      </c>
+      <c r="BR70" s="84">
+        <v>18</v>
+      </c>
+      <c r="BS70" s="84">
+        <v>18</v>
+      </c>
+      <c r="BT70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU70" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV70" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW70" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX70" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY70" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ70" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA70" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB70" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC70" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD70" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE70" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF70" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG70" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH70" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI70" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ70" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK70" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL70" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM70" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN70"/>
+    </row>
+    <row r="71" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="353"/>
+      <c r="B71" s="124"/>
+      <c r="C71" s="151" t="s">
+        <v>19</v>
+      </c>
+      <c r="D71" s="41" t="s">
+        <v>283</v>
+      </c>
+      <c r="E71" s="41" t="s">
+        <v>281</v>
+      </c>
+      <c r="F71" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ18 | NGZ segment 4 Verzorging</v>
+      </c>
+      <c r="G71" s="182">
+        <v>0</v>
+      </c>
+      <c r="H71" s="82">
+        <v>0</v>
+      </c>
+      <c r="I71" s="84">
+        <v>8</v>
+      </c>
+      <c r="J71" s="82">
+        <v>0</v>
+      </c>
+      <c r="K71" s="145">
+        <v>0</v>
+      </c>
+      <c r="L71" s="180">
+        <v>1</v>
+      </c>
+      <c r="M71" s="83">
+        <v>1</v>
+      </c>
+      <c r="N71" s="83">
+        <v>1</v>
+      </c>
+      <c r="O71" s="83">
+        <v>1</v>
+      </c>
+      <c r="P71" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q71" s="82">
+        <v>0</v>
+      </c>
+      <c r="R71" s="82">
+        <v>0</v>
+      </c>
+      <c r="S71" s="82">
+        <v>0</v>
+      </c>
+      <c r="T71" s="82">
+        <v>0</v>
+      </c>
+      <c r="U71" s="82">
+        <v>0</v>
+      </c>
+      <c r="V71" s="82">
+        <v>0</v>
+      </c>
+      <c r="W71" s="82">
+        <v>0</v>
+      </c>
+      <c r="X71" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP71" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ71" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY71" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ71" s="84">
+        <v>18</v>
+      </c>
+      <c r="BR71" s="84">
+        <v>18</v>
+      </c>
+      <c r="BS71" s="84">
+        <v>18</v>
+      </c>
+      <c r="BT71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU71" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV71" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW71" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX71" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY71" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ71" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA71" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB71" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC71" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD71" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE71" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF71" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG71" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH71" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI71" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ71" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK71" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL71" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM71" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN71"/>
+    </row>
+    <row r="72" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="353"/>
+      <c r="B72" s="124" t="s">
+        <v>26</v>
+      </c>
+      <c r="C72" s="151" t="s">
+        <v>14</v>
+      </c>
+      <c r="D72" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="E72" s="41" t="s">
+        <v>162</v>
+      </c>
+      <c r="F72" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54VKR | Vaktherapie - reguliere aanbieder</v>
+      </c>
+      <c r="G72" s="182">
+        <v>0</v>
+      </c>
+      <c r="H72" s="82">
+        <v>0</v>
+      </c>
+      <c r="I72" s="84">
+        <v>8</v>
+      </c>
+      <c r="J72" s="82">
+        <v>0</v>
+      </c>
+      <c r="K72" s="145">
+        <v>0</v>
+      </c>
+      <c r="L72" s="180">
+        <v>1</v>
+      </c>
+      <c r="M72" s="83">
+        <v>1</v>
+      </c>
+      <c r="N72" s="83">
+        <v>1</v>
+      </c>
+      <c r="O72" s="83">
+        <v>1</v>
+      </c>
+      <c r="P72" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q72" s="83">
+        <v>1</v>
+      </c>
+      <c r="R72" s="83">
+        <v>1</v>
+      </c>
+      <c r="S72" s="83">
+        <v>1</v>
+      </c>
+      <c r="T72" s="83">
+        <v>1</v>
+      </c>
+      <c r="U72" s="83">
+        <v>1</v>
+      </c>
+      <c r="V72" s="83">
+        <v>1</v>
+      </c>
+      <c r="W72" s="83">
+        <v>1</v>
+      </c>
+      <c r="X72" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y72" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z72" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP72" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ72" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY72" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS72" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT72" s="84">
+        <v>18</v>
+      </c>
+      <c r="BU72" s="84">
+        <v>18</v>
+      </c>
+      <c r="BV72" s="138">
+        <v>18</v>
+      </c>
+      <c r="BW72" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX72" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY72" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ72" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA72" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB72" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC72" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD72" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE72" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF72" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG72" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH72" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI72" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ72" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK72" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL72" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM72" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN72"/>
+    </row>
+    <row r="73" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="353"/>
+      <c r="B73" s="127" t="s">
+        <v>26</v>
+      </c>
+      <c r="C73" s="151" t="s">
+        <v>14</v>
+      </c>
+      <c r="D73" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="E73" s="41" t="s">
+        <v>173</v>
+      </c>
+      <c r="F73" s="188" t="str">
+        <f t="shared" si="1"/>
+        <v>54VKM | Vaktherapie - Micro aanbieder</v>
+      </c>
+      <c r="G73" s="182">
+        <v>0</v>
+      </c>
+      <c r="H73" s="82">
+        <v>0</v>
+      </c>
+      <c r="I73" s="84">
+        <v>8</v>
+      </c>
+      <c r="J73" s="82">
+        <v>0</v>
+      </c>
+      <c r="K73" s="145">
+        <v>0</v>
+      </c>
+      <c r="L73" s="180">
+        <v>1</v>
+      </c>
+      <c r="M73" s="83">
+        <v>1</v>
+      </c>
+      <c r="N73" s="83">
+        <v>1</v>
+      </c>
+      <c r="O73" s="83">
+        <v>1</v>
+      </c>
+      <c r="P73" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q73" s="83">
+        <v>1</v>
+      </c>
+      <c r="R73" s="83">
+        <v>1</v>
+      </c>
+      <c r="S73" s="83">
+        <v>1</v>
+      </c>
+      <c r="T73" s="83">
+        <v>1</v>
+      </c>
+      <c r="U73" s="83">
+        <v>1</v>
+      </c>
+      <c r="V73" s="83">
+        <v>1</v>
+      </c>
+      <c r="W73" s="83">
+        <v>1</v>
+      </c>
+      <c r="X73" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y73" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z73" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP73" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ73" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY73" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS73" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT73" s="84">
+        <v>18</v>
+      </c>
+      <c r="BU73" s="84">
+        <v>18</v>
+      </c>
+      <c r="BV73" s="138">
+        <v>18</v>
+      </c>
+      <c r="BW73" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX73" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY73" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ73" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA73" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB73" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC73" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD73" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE73" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF73" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG73" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH73" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI73" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ73" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK73" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL73" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM73" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN73"/>
+    </row>
+    <row r="74" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="354"/>
+      <c r="B74" s="124"/>
+      <c r="C74" s="152" t="s">
+        <v>14</v>
+      </c>
+      <c r="D74" s="153" t="s">
+        <v>284</v>
+      </c>
+      <c r="E74" s="153" t="s">
+        <v>282</v>
+      </c>
+      <c r="F74" s="189" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ19 | NGZ segment 4 Vaktherapie</v>
+      </c>
+      <c r="G74" s="183">
+        <v>0</v>
+      </c>
+      <c r="H74" s="82">
+        <v>0</v>
+      </c>
+      <c r="I74" s="148">
+        <v>8</v>
+      </c>
+      <c r="J74" s="141">
+        <v>0</v>
+      </c>
+      <c r="K74" s="142">
+        <v>0</v>
+      </c>
+      <c r="L74" s="178">
+        <v>1</v>
+      </c>
+      <c r="M74" s="140">
+        <v>1</v>
+      </c>
+      <c r="N74" s="140">
+        <v>1</v>
+      </c>
+      <c r="O74" s="140">
+        <v>1</v>
+      </c>
+      <c r="P74" s="140">
+        <v>1</v>
+      </c>
+      <c r="Q74" s="140">
+        <v>1</v>
+      </c>
+      <c r="R74" s="140">
+        <v>1</v>
+      </c>
+      <c r="S74" s="140">
+        <v>1</v>
+      </c>
+      <c r="T74" s="140">
+        <v>1</v>
+      </c>
+      <c r="U74" s="140">
+        <v>1</v>
+      </c>
+      <c r="V74" s="140">
+        <v>1</v>
+      </c>
+      <c r="W74" s="140">
+        <v>1</v>
+      </c>
+      <c r="X74" s="140">
+        <v>1</v>
+      </c>
+      <c r="Y74" s="155">
+        <v>1</v>
+      </c>
+      <c r="Z74" s="178">
+        <v>1</v>
+      </c>
+      <c r="AA74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AB74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AC74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AD74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AE74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AF74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AG74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AH74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AI74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AJ74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AK74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AL74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AM74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AN74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AO74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AP74" s="155">
+        <v>1</v>
+      </c>
+      <c r="AQ74" s="178">
+        <v>1</v>
+      </c>
+      <c r="AR74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AS74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AT74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AU74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AV74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AW74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AX74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AY74" s="140">
+        <v>1</v>
+      </c>
+      <c r="AZ74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BA74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BB74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BC74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BD74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BE74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BF74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BG74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BH74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BI74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BJ74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BK74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BL74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BM74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BN74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BO74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BP74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BQ74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BR74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BS74" s="140">
+        <v>1</v>
+      </c>
+      <c r="BT74" s="148">
+        <v>18</v>
+      </c>
+      <c r="BU74" s="148">
+        <v>18</v>
+      </c>
+      <c r="BV74" s="305">
+        <v>18</v>
+      </c>
+      <c r="BW74" s="178">
+        <v>13</v>
+      </c>
+      <c r="BX74" s="155">
+        <v>13</v>
+      </c>
+      <c r="BY74" s="178">
+        <v>1</v>
+      </c>
+      <c r="BZ74" s="140">
+        <v>1</v>
+      </c>
+      <c r="CA74" s="194">
+        <v>1</v>
+      </c>
+      <c r="CB74" s="178">
+        <v>1</v>
+      </c>
+      <c r="CC74" s="140">
+        <v>1</v>
+      </c>
+      <c r="CD74" s="140">
+        <v>1</v>
+      </c>
+      <c r="CE74" s="140">
+        <v>1</v>
+      </c>
+      <c r="CF74" s="140">
+        <v>1</v>
+      </c>
+      <c r="CG74" s="155">
+        <v>1</v>
+      </c>
+      <c r="CH74" s="178">
+        <v>1</v>
+      </c>
+      <c r="CI74" s="140">
+        <v>1</v>
+      </c>
+      <c r="CJ74" s="155">
+        <v>1</v>
+      </c>
+      <c r="CK74" s="178">
+        <v>1</v>
+      </c>
+      <c r="CL74" s="140">
+        <v>1</v>
+      </c>
+      <c r="CM74" s="140">
+        <v>1</v>
+      </c>
+      <c r="CN74"/>
+    </row>
+    <row r="75" spans="1:92" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="360" t="s">
+        <v>27</v>
+      </c>
+      <c r="B75" s="156" t="s">
+        <v>27</v>
+      </c>
+      <c r="C75" s="306" t="s">
+        <v>361</v>
+      </c>
+      <c r="D75" s="307" t="s">
+        <v>78</v>
+      </c>
+      <c r="E75" s="307" t="s">
+        <v>394</v>
+      </c>
+      <c r="F75" s="308" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve">46CRS | Crisishulp </v>
+      </c>
+      <c r="G75" s="179">
+        <v>13</v>
+      </c>
+      <c r="H75" s="134">
+        <v>13</v>
+      </c>
+      <c r="I75" s="134">
+        <v>13</v>
+      </c>
+      <c r="J75" s="134">
+        <v>13</v>
+      </c>
+      <c r="K75" s="136">
+        <v>13</v>
+      </c>
+      <c r="L75" s="179">
+        <v>13</v>
+      </c>
+      <c r="M75" s="134">
+        <v>13</v>
+      </c>
+      <c r="N75" s="134">
+        <v>13</v>
+      </c>
+      <c r="O75" s="134">
+        <v>13</v>
+      </c>
+      <c r="P75" s="134">
+        <v>13</v>
+      </c>
+      <c r="Q75" s="134">
+        <v>13</v>
+      </c>
+      <c r="R75" s="134">
+        <v>13</v>
+      </c>
+      <c r="S75" s="134">
+        <v>13</v>
+      </c>
+      <c r="T75" s="134">
+        <v>13</v>
+      </c>
+      <c r="U75" s="134">
+        <v>13</v>
+      </c>
+      <c r="V75" s="134">
+        <v>13</v>
+      </c>
+      <c r="W75" s="134">
+        <v>13</v>
+      </c>
+      <c r="X75" s="134">
+        <v>13</v>
+      </c>
+      <c r="Y75" s="136">
+        <v>13</v>
+      </c>
+      <c r="Z75" s="179">
+        <v>1</v>
+      </c>
+      <c r="AA75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AB75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AC75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AD75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AE75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AF75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AG75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AH75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AI75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AJ75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AK75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AL75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AM75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AN75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AO75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AP75" s="136">
+        <v>13</v>
+      </c>
+      <c r="AQ75" s="179">
+        <v>13</v>
+      </c>
+      <c r="AR75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AS75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AT75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AU75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AV75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AW75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AX75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AY75" s="134">
+        <v>13</v>
+      </c>
+      <c r="AZ75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BA75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BB75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BC75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BD75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BE75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BF75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BG75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BH75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BI75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BJ75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BK75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BL75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BM75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BN75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BO75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BP75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BQ75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BR75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BS75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BT75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BU75" s="134">
+        <v>13</v>
+      </c>
+      <c r="BV75" s="136">
+        <v>13</v>
+      </c>
+      <c r="BW75" s="309">
+        <v>0</v>
+      </c>
+      <c r="BX75" s="310">
+        <v>0</v>
+      </c>
+      <c r="BY75" s="179">
+        <v>13</v>
+      </c>
+      <c r="BZ75" s="134">
+        <v>13</v>
+      </c>
+      <c r="CA75" s="192">
+        <v>13</v>
+      </c>
+      <c r="CB75" s="179">
+        <v>13</v>
+      </c>
+      <c r="CC75" s="134">
+        <v>13</v>
+      </c>
+      <c r="CD75" s="134">
+        <v>13</v>
+      </c>
+      <c r="CE75" s="134">
+        <v>13</v>
+      </c>
+      <c r="CF75" s="134">
+        <v>13</v>
+      </c>
+      <c r="CG75" s="136">
+        <v>13</v>
+      </c>
+      <c r="CH75" s="179">
+        <v>13</v>
+      </c>
+      <c r="CI75" s="134">
+        <v>13</v>
+      </c>
+      <c r="CJ75" s="136">
+        <v>13</v>
+      </c>
+      <c r="CK75" s="179">
+        <v>13</v>
+      </c>
+      <c r="CL75" s="134">
+        <v>13</v>
+      </c>
+      <c r="CM75" s="134">
+        <v>13</v>
+      </c>
+      <c r="CN75"/>
+    </row>
+    <row r="76" spans="1:92" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="361"/>
+      <c r="B76" s="227"/>
+      <c r="C76" s="311" t="s">
+        <v>361</v>
+      </c>
+      <c r="D76" s="312" t="s">
+        <v>386</v>
+      </c>
+      <c r="E76" s="312" t="s">
+        <v>387</v>
+      </c>
+      <c r="F76" s="313" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ20 | NGZ segment 5 Crisis</v>
+      </c>
+      <c r="G76" s="178">
+        <v>13</v>
+      </c>
+      <c r="H76" s="140">
+        <v>13</v>
+      </c>
+      <c r="I76" s="140">
+        <v>13</v>
+      </c>
+      <c r="J76" s="140">
+        <v>13</v>
+      </c>
+      <c r="K76" s="155">
+        <v>13</v>
+      </c>
+      <c r="L76" s="178">
+        <v>13</v>
+      </c>
+      <c r="M76" s="140">
+        <v>13</v>
+      </c>
+      <c r="N76" s="140">
+        <v>13</v>
+      </c>
+      <c r="O76" s="140">
+        <v>13</v>
+      </c>
+      <c r="P76" s="140">
+        <v>13</v>
+      </c>
+      <c r="Q76" s="140">
+        <v>13</v>
+      </c>
+      <c r="R76" s="140">
+        <v>13</v>
+      </c>
+      <c r="S76" s="140">
+        <v>13</v>
+      </c>
+      <c r="T76" s="140">
+        <v>13</v>
+      </c>
+      <c r="U76" s="140">
+        <v>13</v>
+      </c>
+      <c r="V76" s="140">
+        <v>13</v>
+      </c>
+      <c r="W76" s="140">
+        <v>13</v>
+      </c>
+      <c r="X76" s="140">
+        <v>13</v>
+      </c>
+      <c r="Y76" s="155">
+        <v>13</v>
+      </c>
+      <c r="Z76" s="178">
+        <v>1</v>
+      </c>
+      <c r="AA76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AB76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AC76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AD76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AE76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AF76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AG76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AH76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AI76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AJ76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AK76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AL76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AM76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AN76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AO76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AP76" s="155">
+        <v>13</v>
+      </c>
+      <c r="AQ76" s="178">
+        <v>13</v>
+      </c>
+      <c r="AR76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AS76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AT76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AU76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AV76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AW76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AX76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AY76" s="140">
+        <v>13</v>
+      </c>
+      <c r="AZ76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BA76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BB76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BC76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BD76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BE76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BF76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BG76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BH76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BI76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BJ76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BK76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BL76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BM76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BN76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BO76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BP76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BQ76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BR76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BS76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BT76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BU76" s="140">
+        <v>13</v>
+      </c>
+      <c r="BV76" s="155">
+        <v>13</v>
+      </c>
+      <c r="BW76" s="288">
+        <v>0</v>
+      </c>
+      <c r="BX76" s="314">
+        <v>0</v>
+      </c>
+      <c r="BY76" s="178">
+        <v>13</v>
+      </c>
+      <c r="BZ76" s="140">
+        <v>13</v>
+      </c>
+      <c r="CA76" s="194">
+        <v>13</v>
+      </c>
+      <c r="CB76" s="178">
+        <v>13</v>
+      </c>
+      <c r="CC76" s="140">
+        <v>13</v>
+      </c>
+      <c r="CD76" s="140">
+        <v>13</v>
+      </c>
+      <c r="CE76" s="140">
+        <v>13</v>
+      </c>
+      <c r="CF76" s="140">
+        <v>13</v>
+      </c>
+      <c r="CG76" s="155">
+        <v>13</v>
+      </c>
+      <c r="CH76" s="178">
+        <v>13</v>
+      </c>
+      <c r="CI76" s="140">
+        <v>13</v>
+      </c>
+      <c r="CJ76" s="155">
+        <v>13</v>
+      </c>
+      <c r="CK76" s="178">
+        <v>13</v>
+      </c>
+      <c r="CL76" s="140">
+        <v>13</v>
+      </c>
+      <c r="CM76" s="140">
+        <v>13</v>
+      </c>
+      <c r="CN76"/>
+    </row>
+    <row r="77" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="362" t="s">
+        <v>29</v>
+      </c>
+      <c r="B77" s="315" t="s">
+        <v>29</v>
+      </c>
+      <c r="C77" s="170" t="s">
+        <v>15</v>
+      </c>
+      <c r="D77" s="159" t="s">
+        <v>91</v>
+      </c>
+      <c r="E77" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="F77" s="242" t="str">
+        <f t="shared" si="1"/>
+        <v>50BSO | BSO+</v>
+      </c>
+      <c r="G77" s="179">
+        <v>1</v>
+      </c>
+      <c r="H77" s="134">
+        <v>1</v>
+      </c>
+      <c r="I77" s="134">
+        <v>1</v>
+      </c>
+      <c r="J77" s="135">
+        <v>0</v>
+      </c>
+      <c r="K77" s="143">
+        <v>0</v>
+      </c>
+      <c r="L77" s="179">
+        <v>1</v>
+      </c>
+      <c r="M77" s="134">
+        <v>1</v>
+      </c>
+      <c r="N77" s="134">
+        <v>1</v>
+      </c>
+      <c r="O77" s="134">
+        <v>1</v>
+      </c>
+      <c r="P77" s="134">
+        <v>1</v>
+      </c>
+      <c r="Q77" s="135">
+        <v>0</v>
+      </c>
+      <c r="R77" s="135">
+        <v>0</v>
+      </c>
+      <c r="S77" s="135">
+        <v>0</v>
+      </c>
+      <c r="T77" s="135">
+        <v>0</v>
+      </c>
+      <c r="U77" s="135">
+        <v>0</v>
+      </c>
+      <c r="V77" s="135">
+        <v>0</v>
+      </c>
+      <c r="W77" s="135">
+        <v>0</v>
+      </c>
+      <c r="X77" s="135">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="143">
+        <v>0</v>
+      </c>
+      <c r="Z77" s="179">
+        <v>1</v>
+      </c>
+      <c r="AA77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AB77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AC77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AD77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AE77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AF77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AG77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AH77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AI77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AJ77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AK77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AL77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AM77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AN77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AO77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AP77" s="136">
+        <v>1</v>
+      </c>
+      <c r="AQ77" s="179">
+        <v>1</v>
+      </c>
+      <c r="AR77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AS77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AT77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AU77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AV77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AW77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AX77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AY77" s="134">
+        <v>1</v>
+      </c>
+      <c r="AZ77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BA77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BB77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BC77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BD77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BE77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BF77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BG77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BH77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BI77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BJ77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BK77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BL77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BM77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BN77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BO77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BP77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BQ77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BR77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BS77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BT77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BU77" s="134">
+        <v>1</v>
+      </c>
+      <c r="BV77" s="136">
+        <v>1</v>
+      </c>
+      <c r="BW77" s="179">
+        <v>13</v>
+      </c>
+      <c r="BX77" s="136">
+        <v>13</v>
+      </c>
+      <c r="BY77" s="309">
+        <v>0</v>
+      </c>
+      <c r="BZ77" s="134">
+        <v>1</v>
+      </c>
+      <c r="CA77" s="192">
+        <v>1</v>
+      </c>
+      <c r="CB77" s="179">
+        <v>1</v>
+      </c>
+      <c r="CC77" s="134">
+        <v>1</v>
+      </c>
+      <c r="CD77" s="134">
+        <v>1</v>
+      </c>
+      <c r="CE77" s="134">
+        <v>1</v>
+      </c>
+      <c r="CF77" s="134">
+        <v>1</v>
+      </c>
+      <c r="CG77" s="136">
+        <v>1</v>
+      </c>
+      <c r="CH77" s="179">
+        <v>1</v>
+      </c>
+      <c r="CI77" s="134">
+        <v>1</v>
+      </c>
+      <c r="CJ77" s="136">
+        <v>1</v>
+      </c>
+      <c r="CK77" s="181">
+        <v>0</v>
+      </c>
+      <c r="CL77" s="135">
+        <v>0</v>
+      </c>
+      <c r="CM77" s="135">
+        <v>0</v>
+      </c>
+      <c r="CN77"/>
+    </row>
+    <row r="78" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="363"/>
+      <c r="B78" s="316" t="s">
+        <v>29</v>
+      </c>
+      <c r="C78" s="172" t="s">
+        <v>15</v>
+      </c>
+      <c r="D78" s="110" t="s">
+        <v>92</v>
+      </c>
+      <c r="E78" s="110" t="s">
+        <v>377</v>
+      </c>
+      <c r="F78" s="243" t="str">
+        <f t="shared" si="1"/>
+        <v>BSOVV | BSO+  vervoer</v>
+      </c>
+      <c r="G78" s="180">
+        <v>1</v>
+      </c>
+      <c r="H78" s="83">
+        <v>1</v>
+      </c>
+      <c r="I78" s="83">
+        <v>1</v>
+      </c>
+      <c r="J78" s="82">
+        <v>0</v>
+      </c>
+      <c r="K78" s="145">
+        <v>0</v>
+      </c>
+      <c r="L78" s="180">
+        <v>1</v>
+      </c>
+      <c r="M78" s="83">
+        <v>1</v>
+      </c>
+      <c r="N78" s="83">
+        <v>1</v>
+      </c>
+      <c r="O78" s="83">
+        <v>1</v>
+      </c>
+      <c r="P78" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q78" s="82">
+        <v>0</v>
+      </c>
+      <c r="R78" s="82">
+        <v>0</v>
+      </c>
+      <c r="S78" s="82">
+        <v>0</v>
+      </c>
+      <c r="T78" s="82">
+        <v>0</v>
+      </c>
+      <c r="U78" s="82">
+        <v>0</v>
+      </c>
+      <c r="V78" s="82">
+        <v>0</v>
+      </c>
+      <c r="W78" s="82">
+        <v>0</v>
+      </c>
+      <c r="X78" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y78" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z78" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP78" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ78" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY78" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU78" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV78" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW78" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX78" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY78" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ78" s="85">
+        <v>0</v>
+      </c>
+      <c r="CA78" s="195">
+        <v>0</v>
+      </c>
+      <c r="CB78" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC78" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD78" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE78" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF78" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG78" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH78" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI78" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ78" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK78" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL78" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM78" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN78"/>
+    </row>
+    <row r="79" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="363"/>
+      <c r="B79" s="229"/>
+      <c r="C79" s="274" t="s">
+        <v>15</v>
+      </c>
+      <c r="D79" s="253" t="s">
+        <v>374</v>
+      </c>
+      <c r="E79" s="253" t="s">
+        <v>376</v>
+      </c>
+      <c r="F79" s="285" t="str">
+        <f t="shared" si="1"/>
+        <v>BSOTX | BSO+ Taxivervoer</v>
+      </c>
+      <c r="G79" s="320">
+        <v>1</v>
+      </c>
+      <c r="H79" s="321">
+        <v>1</v>
+      </c>
+      <c r="I79" s="321">
+        <v>1</v>
+      </c>
+      <c r="J79" s="322">
+        <v>0</v>
+      </c>
+      <c r="K79" s="256">
+        <v>0</v>
+      </c>
+      <c r="L79" s="320">
+        <v>1</v>
+      </c>
+      <c r="M79" s="321">
+        <v>1</v>
+      </c>
+      <c r="N79" s="321">
+        <v>1</v>
+      </c>
+      <c r="O79" s="321">
+        <v>1</v>
+      </c>
+      <c r="P79" s="321">
+        <v>1</v>
+      </c>
+      <c r="Q79" s="322">
+        <v>0</v>
+      </c>
+      <c r="R79" s="322">
+        <v>0</v>
+      </c>
+      <c r="S79" s="322">
+        <v>0</v>
+      </c>
+      <c r="T79" s="322">
+        <v>0</v>
+      </c>
+      <c r="U79" s="322">
+        <v>0</v>
+      </c>
+      <c r="V79" s="322">
+        <v>0</v>
+      </c>
+      <c r="W79" s="322">
+        <v>0</v>
+      </c>
+      <c r="X79" s="322">
+        <v>0</v>
+      </c>
+      <c r="Y79" s="256">
+        <v>0</v>
+      </c>
+      <c r="Z79" s="320">
+        <v>1</v>
+      </c>
+      <c r="AA79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AB79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AC79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AD79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AE79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AF79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AG79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AH79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AI79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AJ79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AK79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AL79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AM79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AN79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AO79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AP79" s="323">
+        <v>1</v>
+      </c>
+      <c r="AQ79" s="320">
+        <v>1</v>
+      </c>
+      <c r="AR79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AS79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AT79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AU79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AV79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AW79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AX79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AY79" s="321">
+        <v>1</v>
+      </c>
+      <c r="AZ79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BA79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BB79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BC79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BD79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BE79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BF79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BG79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BH79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BI79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BJ79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BK79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BL79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BM79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BN79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BO79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BP79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BQ79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BR79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BS79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BT79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BU79" s="321">
+        <v>1</v>
+      </c>
+      <c r="BV79" s="323">
+        <v>1</v>
+      </c>
+      <c r="BW79" s="320">
+        <v>13</v>
+      </c>
+      <c r="BX79" s="323">
+        <v>13</v>
+      </c>
+      <c r="BY79" s="320">
+        <v>1</v>
+      </c>
+      <c r="BZ79" s="327">
+        <v>0</v>
+      </c>
+      <c r="CA79" s="330">
+        <v>0</v>
+      </c>
+      <c r="CB79" s="320">
+        <v>1</v>
+      </c>
+      <c r="CC79" s="321">
+        <v>1</v>
+      </c>
+      <c r="CD79" s="321">
+        <v>1</v>
+      </c>
+      <c r="CE79" s="321">
+        <v>1</v>
+      </c>
+      <c r="CF79" s="321">
+        <v>1</v>
+      </c>
+      <c r="CG79" s="323">
+        <v>1</v>
+      </c>
+      <c r="CH79" s="320">
+        <v>1</v>
+      </c>
+      <c r="CI79" s="321">
+        <v>1</v>
+      </c>
+      <c r="CJ79" s="323">
+        <v>1</v>
+      </c>
+      <c r="CK79" s="324">
+        <v>0</v>
+      </c>
+      <c r="CL79" s="322">
+        <v>0</v>
+      </c>
+      <c r="CM79" s="322">
+        <v>0</v>
+      </c>
+      <c r="CN79"/>
+    </row>
+    <row r="80" spans="1:92" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A80" s="363"/>
+      <c r="B80" s="229" t="s">
+        <v>29</v>
+      </c>
+      <c r="C80" s="170" t="s">
+        <v>16</v>
+      </c>
+      <c r="D80" s="159" t="s">
+        <v>79</v>
+      </c>
+      <c r="E80" s="159" t="s">
+        <v>220</v>
+      </c>
+      <c r="F80" s="242" t="str">
+        <f t="shared" si="1"/>
+        <v>53A06 | Behandeling of onderzoek op de polikliniek of dagbehandeling bij Een psychische of gedragsaandoening (excl. activiteiten psychosociaal specifiek)</v>
+      </c>
+      <c r="G80" s="179">
+        <v>1</v>
+      </c>
+      <c r="H80" s="134">
+        <v>1</v>
+      </c>
+      <c r="I80" s="134">
+        <v>1</v>
+      </c>
+      <c r="J80" s="135">
+        <v>0</v>
+      </c>
+      <c r="K80" s="143">
+        <v>0</v>
+      </c>
+      <c r="L80" s="179">
+        <v>1</v>
+      </c>
+      <c r="M80" s="134">
+        <v>1</v>
+      </c>
+      <c r="N80" s="134">
+        <v>1</v>
+      </c>
+      <c r="O80" s="134">
+        <v>1</v>
+      </c>
+      <c r="P80" s="134">
+        <v>1</v>
+      </c>
+      <c r="Q80" s="134">
+        <v>1</v>
+      </c>
+      <c r="R80" s="134">
+        <v>1</v>
+      </c>
+      <c r="S80" s="134">
+        <v>1</v>
+      </c>
+      <c r="T80" s="134">
+        <v>1</v>
+      </c>
+      <c r="U80" s="134">
+        <v>1</v>
+      </c>
+      <c r="V80" s="134">
+        <v>1</v>
+      </c>
+      <c r="W80" s="134">
+        <v>1</v>
+      </c>
+      <c r="X80" s="134">
+        <v>1</v>
+      </c>
+      <c r="Y80" s="136">
+        <v>1</v>
+      </c>
+      <c r="Z80" s="179">
+        <v>1</v>
+      </c>
+      <c r="AA80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AB80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AC80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AD80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AE80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AF80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AG80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AH80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AI80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AJ80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AK80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AL80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AM80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AN80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AO80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AP80" s="136">
+        <v>1</v>
+      </c>
+      <c r="AQ80" s="179">
+        <v>1</v>
+      </c>
+      <c r="AR80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AS80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AT80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AU80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AV80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AW80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AX80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AY80" s="134">
+        <v>1</v>
+      </c>
+      <c r="AZ80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BA80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BB80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BC80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BD80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BE80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BF80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BG80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BH80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BI80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BJ80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BK80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BL80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BM80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BN80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BO80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BP80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BQ80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BR80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BS80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BT80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BU80" s="134">
+        <v>1</v>
+      </c>
+      <c r="BV80" s="136">
+        <v>1</v>
+      </c>
+      <c r="BW80" s="179">
+        <v>13</v>
+      </c>
+      <c r="BX80" s="136">
+        <v>13</v>
+      </c>
+      <c r="BY80" s="179">
+        <v>1</v>
+      </c>
+      <c r="BZ80" s="134">
+        <v>1</v>
+      </c>
+      <c r="CA80" s="192">
+        <v>1</v>
+      </c>
+      <c r="CB80" s="176">
+        <v>20</v>
+      </c>
+      <c r="CC80" s="326">
+        <v>0</v>
+      </c>
+      <c r="CD80" s="326">
+        <v>0</v>
+      </c>
+      <c r="CE80" s="326">
+        <v>0</v>
+      </c>
+      <c r="CF80" s="326">
+        <v>0</v>
+      </c>
+      <c r="CG80" s="310">
+        <v>0</v>
+      </c>
+      <c r="CH80" s="179">
+        <v>1</v>
+      </c>
+      <c r="CI80" s="134">
+        <v>1</v>
+      </c>
+      <c r="CJ80" s="136">
+        <v>1</v>
+      </c>
+      <c r="CK80" s="179">
+        <v>1</v>
+      </c>
+      <c r="CL80" s="134">
+        <v>1</v>
+      </c>
+      <c r="CM80" s="134">
+        <v>1</v>
+      </c>
+      <c r="CN80"/>
+    </row>
+    <row r="81" spans="1:92" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A81" s="363"/>
+      <c r="B81" s="317" t="s">
+        <v>29</v>
+      </c>
+      <c r="C81" s="172" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" s="110" t="s">
+        <v>80</v>
+      </c>
+      <c r="E81" s="110" t="s">
+        <v>221</v>
+      </c>
+      <c r="F81" s="243" t="str">
+        <f t="shared" si="1"/>
+        <v>53A05 | Behandeling of onderzoek op de polikliniek of dagbehandeling bij een psychische of gedragsaandoening (incl. activiteiten psychosociaal specifiek)</v>
+      </c>
+      <c r="G81" s="180">
+        <v>1</v>
+      </c>
+      <c r="H81" s="83">
+        <v>1</v>
+      </c>
+      <c r="I81" s="83">
+        <v>1</v>
+      </c>
+      <c r="J81" s="82">
+        <v>0</v>
+      </c>
+      <c r="K81" s="145">
+        <v>0</v>
+      </c>
+      <c r="L81" s="180">
+        <v>1</v>
+      </c>
+      <c r="M81" s="83">
+        <v>1</v>
+      </c>
+      <c r="N81" s="83">
+        <v>1</v>
+      </c>
+      <c r="O81" s="83">
+        <v>1</v>
+      </c>
+      <c r="P81" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q81" s="83">
+        <v>1</v>
+      </c>
+      <c r="R81" s="83">
+        <v>1</v>
+      </c>
+      <c r="S81" s="83">
+        <v>1</v>
+      </c>
+      <c r="T81" s="83">
+        <v>1</v>
+      </c>
+      <c r="U81" s="83">
+        <v>1</v>
+      </c>
+      <c r="V81" s="83">
+        <v>1</v>
+      </c>
+      <c r="W81" s="83">
+        <v>1</v>
+      </c>
+      <c r="X81" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y81" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z81" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP81" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ81" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY81" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU81" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV81" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW81" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX81" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY81" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ81" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA81" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB81" s="273">
+        <v>0</v>
+      </c>
+      <c r="CC81" s="81">
+        <v>20</v>
+      </c>
+      <c r="CD81" s="85">
+        <v>0</v>
+      </c>
+      <c r="CE81" s="85">
+        <v>0</v>
+      </c>
+      <c r="CF81" s="85">
+        <v>0</v>
+      </c>
+      <c r="CG81" s="160">
+        <v>0</v>
+      </c>
+      <c r="CH81" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI81" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ81" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK81" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL81" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM81" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN81"/>
+    </row>
+    <row r="82" spans="1:92" ht="38.4" x14ac:dyDescent="0.3">
+      <c r="A82" s="363"/>
+      <c r="B82" s="318" t="s">
+        <v>29</v>
+      </c>
+      <c r="C82" s="172" t="s">
+        <v>16</v>
+      </c>
+      <c r="D82" s="110" t="s">
+        <v>81</v>
+      </c>
+      <c r="E82" s="110" t="s">
+        <v>222</v>
+      </c>
+      <c r="F82" s="243" t="str">
+        <f t="shared" si="1"/>
+        <v>53A04 | Consult op de polikliniek bij een psychische of gedragsaandoening</v>
+      </c>
+      <c r="G82" s="180">
+        <v>1</v>
+      </c>
+      <c r="H82" s="83">
+        <v>1</v>
+      </c>
+      <c r="I82" s="83">
+        <v>1</v>
+      </c>
+      <c r="J82" s="82">
+        <v>0</v>
+      </c>
+      <c r="K82" s="145">
+        <v>0</v>
+      </c>
+      <c r="L82" s="180">
+        <v>1</v>
+      </c>
+      <c r="M82" s="83">
+        <v>1</v>
+      </c>
+      <c r="N82" s="83">
+        <v>1</v>
+      </c>
+      <c r="O82" s="83">
+        <v>1</v>
+      </c>
+      <c r="P82" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q82" s="83">
+        <v>1</v>
+      </c>
+      <c r="R82" s="83">
+        <v>1</v>
+      </c>
+      <c r="S82" s="83">
+        <v>1</v>
+      </c>
+      <c r="T82" s="83">
+        <v>1</v>
+      </c>
+      <c r="U82" s="83">
+        <v>1</v>
+      </c>
+      <c r="V82" s="83">
+        <v>1</v>
+      </c>
+      <c r="W82" s="83">
+        <v>1</v>
+      </c>
+      <c r="X82" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y82" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z82" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP82" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ82" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY82" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU82" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV82" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW82" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX82" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY82" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ82" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA82" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB82" s="273">
+        <v>0</v>
+      </c>
+      <c r="CC82" s="85">
+        <v>0</v>
+      </c>
+      <c r="CD82" s="81">
+        <v>20</v>
+      </c>
+      <c r="CE82" s="85">
+        <v>0</v>
+      </c>
+      <c r="CF82" s="85">
+        <v>0</v>
+      </c>
+      <c r="CG82" s="160">
+        <v>0</v>
+      </c>
+      <c r="CH82" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI82" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ82" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK82" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL82" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM82" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN82"/>
+    </row>
+    <row r="83" spans="1:92" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A83" s="363"/>
+      <c r="B83" s="317" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" s="172" t="s">
+        <v>16</v>
+      </c>
+      <c r="D83" s="110" t="s">
+        <v>82</v>
+      </c>
+      <c r="E83" s="110" t="s">
+        <v>223</v>
+      </c>
+      <c r="F83" s="243" t="str">
+        <f t="shared" si="1"/>
+        <v>53A03 | Meer dan 6 polikliniekbezoeken of meer dan 1 dagbehandeling bij een psychische of gedragsaandoening</v>
+      </c>
+      <c r="G83" s="180">
+        <v>1</v>
+      </c>
+      <c r="H83" s="83">
+        <v>1</v>
+      </c>
+      <c r="I83" s="83">
+        <v>1</v>
+      </c>
+      <c r="J83" s="82">
+        <v>0</v>
+      </c>
+      <c r="K83" s="145">
+        <v>0</v>
+      </c>
+      <c r="L83" s="180">
+        <v>1</v>
+      </c>
+      <c r="M83" s="83">
+        <v>1</v>
+      </c>
+      <c r="N83" s="83">
+        <v>1</v>
+      </c>
+      <c r="O83" s="83">
+        <v>1</v>
+      </c>
+      <c r="P83" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q83" s="83">
+        <v>1</v>
+      </c>
+      <c r="R83" s="83">
+        <v>1</v>
+      </c>
+      <c r="S83" s="83">
+        <v>1</v>
+      </c>
+      <c r="T83" s="83">
+        <v>1</v>
+      </c>
+      <c r="U83" s="83">
+        <v>1</v>
+      </c>
+      <c r="V83" s="83">
+        <v>1</v>
+      </c>
+      <c r="W83" s="83">
+        <v>1</v>
+      </c>
+      <c r="X83" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y83" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z83" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP83" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ83" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY83" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU83" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV83" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW83" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX83" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY83" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ83" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA83" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB83" s="273">
+        <v>0</v>
+      </c>
+      <c r="CC83" s="85">
+        <v>0</v>
+      </c>
+      <c r="CD83" s="85">
+        <v>0</v>
+      </c>
+      <c r="CE83" s="81">
+        <v>20</v>
+      </c>
+      <c r="CF83" s="85">
+        <v>0</v>
+      </c>
+      <c r="CG83" s="160">
+        <v>0</v>
+      </c>
+      <c r="CH83" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI83" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ83" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK83" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL83" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM83" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN83"/>
+    </row>
+    <row r="84" spans="1:92" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A84" s="363"/>
+      <c r="B84" s="229" t="s">
+        <v>29</v>
+      </c>
+      <c r="C84" s="172" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" s="110" t="s">
+        <v>83</v>
+      </c>
+      <c r="E84" s="110" t="s">
+        <v>224</v>
+      </c>
+      <c r="F84" s="243" t="str">
+        <f t="shared" si="1"/>
+        <v>53A02 | Consult op de polikliniek bij gedragsproblemen</v>
+      </c>
+      <c r="G84" s="180">
+        <v>1</v>
+      </c>
+      <c r="H84" s="83">
+        <v>1</v>
+      </c>
+      <c r="I84" s="83">
+        <v>1</v>
+      </c>
+      <c r="J84" s="82">
+        <v>0</v>
+      </c>
+      <c r="K84" s="145">
+        <v>0</v>
+      </c>
+      <c r="L84" s="180">
+        <v>1</v>
+      </c>
+      <c r="M84" s="83">
+        <v>1</v>
+      </c>
+      <c r="N84" s="83">
+        <v>1</v>
+      </c>
+      <c r="O84" s="83">
+        <v>1</v>
+      </c>
+      <c r="P84" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q84" s="83">
+        <v>1</v>
+      </c>
+      <c r="R84" s="83">
+        <v>1</v>
+      </c>
+      <c r="S84" s="83">
+        <v>1</v>
+      </c>
+      <c r="T84" s="83">
+        <v>1</v>
+      </c>
+      <c r="U84" s="83">
+        <v>1</v>
+      </c>
+      <c r="V84" s="83">
+        <v>1</v>
+      </c>
+      <c r="W84" s="83">
+        <v>1</v>
+      </c>
+      <c r="X84" s="83">
+        <v>1</v>
+      </c>
+      <c r="Y84" s="149">
+        <v>1</v>
+      </c>
+      <c r="Z84" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP84" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ84" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY84" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU84" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV84" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW84" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX84" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY84" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ84" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA84" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB84" s="273">
+        <v>0</v>
+      </c>
+      <c r="CC84" s="85">
+        <v>0</v>
+      </c>
+      <c r="CD84" s="85">
+        <v>0</v>
+      </c>
+      <c r="CE84" s="85">
+        <v>0</v>
+      </c>
+      <c r="CF84" s="81">
+        <v>20</v>
+      </c>
+      <c r="CG84" s="160">
+        <v>0</v>
+      </c>
+      <c r="CH84" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI84" s="83">
+        <v>1</v>
+      </c>
+      <c r="CJ84" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK84" s="180">
+        <v>1</v>
+      </c>
+      <c r="CL84" s="83">
+        <v>1</v>
+      </c>
+      <c r="CM84" s="83">
+        <v>1</v>
+      </c>
+      <c r="CN84"/>
+    </row>
+    <row r="85" spans="1:92" ht="48.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="363"/>
+      <c r="B85" s="316" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" s="328" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" s="166" t="s">
+        <v>84</v>
+      </c>
+      <c r="E85" s="166" t="s">
+        <v>225</v>
+      </c>
+      <c r="F85" s="329" t="str">
+        <f t="shared" si="1"/>
+        <v>53A01 | Behandeling of onderzoek op de polikliniek of dagbehandeling bij gedragsproblemen</v>
+      </c>
+      <c r="G85" s="178">
+        <v>1</v>
+      </c>
+      <c r="H85" s="140">
+        <v>1</v>
+      </c>
+      <c r="I85" s="140">
+        <v>1</v>
+      </c>
+      <c r="J85" s="141">
+        <v>0</v>
+      </c>
+      <c r="K85" s="142">
+        <v>0</v>
+      </c>
+      <c r="L85" s="178">
+        <v>1</v>
+      </c>
+      <c r="M85" s="140">
+        <v>1</v>
+      </c>
+      <c r="N85" s="140">
+        <v>1</v>
+      </c>
+      <c r="O85" s="140">
+        <v>1</v>
+      </c>
+      <c r="P85" s="140">
+        <v>1</v>
+      </c>
+      <c r="Q85" s="140">
+        <v>1</v>
+      </c>
+      <c r="R85" s="140">
+        <v>1</v>
+      </c>
+      <c r="S85" s="140">
+        <v>1</v>
+      </c>
+      <c r="T85" s="140">
+        <v>1</v>
+      </c>
+      <c r="U85" s="140">
+        <v>1</v>
+      </c>
+      <c r="V85" s="140">
+        <v>1</v>
+      </c>
+      <c r="W85" s="140">
+        <v>1</v>
+      </c>
+      <c r="X85" s="140">
+        <v>1</v>
+      </c>
+      <c r="Y85" s="155">
+        <v>1</v>
+      </c>
+      <c r="Z85" s="178">
+        <v>1</v>
+      </c>
+      <c r="AA85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AB85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AC85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AD85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AE85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AF85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AG85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AH85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AI85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AJ85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AK85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AL85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AM85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AN85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AO85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AP85" s="155">
+        <v>1</v>
+      </c>
+      <c r="AQ85" s="178">
+        <v>1</v>
+      </c>
+      <c r="AR85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AS85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AT85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AU85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AV85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AW85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AX85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AY85" s="140">
+        <v>1</v>
+      </c>
+      <c r="AZ85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BA85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BB85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BC85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BD85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BE85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BF85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BG85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BH85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BI85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BJ85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BK85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BL85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BM85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BN85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BO85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BP85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BQ85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BR85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BS85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BT85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BU85" s="140">
+        <v>1</v>
+      </c>
+      <c r="BV85" s="155">
+        <v>1</v>
+      </c>
+      <c r="BW85" s="178">
+        <v>13</v>
+      </c>
+      <c r="BX85" s="155">
+        <v>13</v>
+      </c>
+      <c r="BY85" s="178">
+        <v>1</v>
+      </c>
+      <c r="BZ85" s="140">
+        <v>1</v>
+      </c>
+      <c r="CA85" s="194">
+        <v>1</v>
+      </c>
+      <c r="CB85" s="288">
+        <v>0</v>
+      </c>
+      <c r="CC85" s="154">
+        <v>0</v>
+      </c>
+      <c r="CD85" s="154">
+        <v>0</v>
+      </c>
+      <c r="CE85" s="154">
+        <v>0</v>
+      </c>
+      <c r="CF85" s="154">
+        <v>0</v>
+      </c>
+      <c r="CG85" s="162">
+        <v>20</v>
+      </c>
+      <c r="CH85" s="178">
+        <v>1</v>
+      </c>
+      <c r="CI85" s="140">
+        <v>1</v>
+      </c>
+      <c r="CJ85" s="155">
+        <v>1</v>
+      </c>
+      <c r="CK85" s="178">
+        <v>1</v>
+      </c>
+      <c r="CL85" s="140">
+        <v>1</v>
+      </c>
+      <c r="CM85" s="140">
+        <v>1</v>
+      </c>
+      <c r="CN85"/>
+    </row>
+    <row r="86" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="363"/>
+      <c r="B86" s="229" t="s">
+        <v>29</v>
+      </c>
+      <c r="C86" s="170" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" s="159" t="s">
+        <v>85</v>
+      </c>
+      <c r="E86" s="159" t="s">
+        <v>176</v>
+      </c>
+      <c r="F86" s="242" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve">45ED1  | Diagnostiek ED (traject) </v>
+      </c>
+      <c r="G86" s="179">
+        <v>1</v>
+      </c>
+      <c r="H86" s="134">
+        <v>1</v>
+      </c>
+      <c r="I86" s="134">
+        <v>1</v>
+      </c>
+      <c r="J86" s="135">
+        <v>0</v>
+      </c>
+      <c r="K86" s="143">
+        <v>0</v>
+      </c>
+      <c r="L86" s="179">
+        <v>1</v>
+      </c>
+      <c r="M86" s="134">
+        <v>1</v>
+      </c>
+      <c r="N86" s="134">
+        <v>1</v>
+      </c>
+      <c r="O86" s="134">
+        <v>1</v>
+      </c>
+      <c r="P86" s="134">
+        <v>1</v>
+      </c>
+      <c r="Q86" s="134">
+        <v>1</v>
+      </c>
+      <c r="R86" s="134">
+        <v>1</v>
+      </c>
+      <c r="S86" s="134">
+        <v>1</v>
+      </c>
+      <c r="T86" s="134">
+        <v>1</v>
+      </c>
+      <c r="U86" s="134">
+        <v>1</v>
+      </c>
+      <c r="V86" s="135">
+        <v>0</v>
+      </c>
+      <c r="W86" s="135">
+        <v>0</v>
+      </c>
+      <c r="X86" s="135">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="143">
+        <v>0</v>
+      </c>
+      <c r="Z86" s="179">
+        <v>1</v>
+      </c>
+      <c r="AA86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AB86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AC86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AD86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AE86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AF86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AG86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AH86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AI86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AJ86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AK86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AL86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AM86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AN86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AO86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AP86" s="136">
+        <v>1</v>
+      </c>
+      <c r="AQ86" s="179">
+        <v>1</v>
+      </c>
+      <c r="AR86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AS86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AT86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AU86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AV86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AW86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AX86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AY86" s="134">
+        <v>1</v>
+      </c>
+      <c r="AZ86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BA86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BB86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BC86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BD86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BE86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BF86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BG86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BH86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BI86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BJ86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BK86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BL86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BM86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BN86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BO86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BP86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BQ86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BR86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BS86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BT86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BU86" s="134">
+        <v>1</v>
+      </c>
+      <c r="BV86" s="136">
+        <v>1</v>
+      </c>
+      <c r="BW86" s="179">
+        <v>13</v>
+      </c>
+      <c r="BX86" s="136">
+        <v>13</v>
+      </c>
+      <c r="BY86" s="179">
+        <v>1</v>
+      </c>
+      <c r="BZ86" s="134">
+        <v>1</v>
+      </c>
+      <c r="CA86" s="192">
+        <v>1</v>
+      </c>
+      <c r="CB86" s="179">
+        <v>1</v>
+      </c>
+      <c r="CC86" s="134">
+        <v>1</v>
+      </c>
+      <c r="CD86" s="134">
+        <v>1</v>
+      </c>
+      <c r="CE86" s="134">
+        <v>1</v>
+      </c>
+      <c r="CF86" s="134">
+        <v>1</v>
+      </c>
+      <c r="CG86" s="136">
+        <v>1</v>
+      </c>
+      <c r="CH86" s="176">
+        <v>20</v>
+      </c>
+      <c r="CI86" s="134">
+        <v>1</v>
+      </c>
+      <c r="CJ86" s="136">
+        <v>1</v>
+      </c>
+      <c r="CK86" s="181">
+        <v>0</v>
+      </c>
+      <c r="CL86" s="135">
+        <v>0</v>
+      </c>
+      <c r="CM86" s="135">
+        <v>0</v>
+      </c>
+      <c r="CN86"/>
+    </row>
+    <row r="87" spans="1:92" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="363"/>
+      <c r="B87" s="317" t="s">
+        <v>29</v>
+      </c>
+      <c r="C87" s="172" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" s="110" t="s">
+        <v>86</v>
+      </c>
+      <c r="E87" s="110" t="s">
+        <v>177</v>
+      </c>
+      <c r="F87" s="243" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve">45ED2  | Behandeling ED per sessie </v>
+      </c>
+      <c r="G87" s="180">
+        <v>1</v>
+      </c>
+      <c r="H87" s="83">
+        <v>1</v>
+      </c>
+      <c r="I87" s="83">
+        <v>1</v>
+      </c>
+      <c r="J87" s="82">
+        <v>0</v>
+      </c>
+      <c r="K87" s="145">
+        <v>0</v>
+      </c>
+      <c r="L87" s="180">
+        <v>1</v>
+      </c>
+      <c r="M87" s="83">
+        <v>1</v>
+      </c>
+      <c r="N87" s="83">
+        <v>1</v>
+      </c>
+      <c r="O87" s="83">
+        <v>1</v>
+      </c>
+      <c r="P87" s="83">
+        <v>1</v>
+      </c>
+      <c r="Q87" s="83">
+        <v>1</v>
+      </c>
+      <c r="R87" s="83">
+        <v>1</v>
+      </c>
+      <c r="S87" s="83">
+        <v>1</v>
+      </c>
+      <c r="T87" s="83">
+        <v>1</v>
+      </c>
+      <c r="U87" s="83">
+        <v>1</v>
+      </c>
+      <c r="V87" s="82">
+        <v>0</v>
+      </c>
+      <c r="W87" s="82">
+        <v>0</v>
+      </c>
+      <c r="X87" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AG87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AH87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AI87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AJ87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AK87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AL87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AM87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AN87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AO87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AP87" s="149">
+        <v>1</v>
+      </c>
+      <c r="AQ87" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY87" s="83">
+        <v>1</v>
+      </c>
+      <c r="AZ87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BA87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BB87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BI87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BJ87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BK87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BO87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BP87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BQ87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BR87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BS87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BT87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU87" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV87" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW87" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX87" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY87" s="180">
+        <v>1</v>
+      </c>
+      <c r="BZ87" s="83">
+        <v>1</v>
+      </c>
+      <c r="CA87" s="193">
+        <v>1</v>
+      </c>
+      <c r="CB87" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC87" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD87" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE87" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF87" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG87" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH87" s="180">
+        <v>1</v>
+      </c>
+      <c r="CI87" s="81">
+        <v>20</v>
+      </c>
+      <c r="CJ87" s="149">
+        <v>1</v>
+      </c>
+      <c r="CK87" s="182">
+        <v>0</v>
+      </c>
+      <c r="CL87" s="82">
+        <v>0</v>
+      </c>
+      <c r="CM87" s="82">
+        <v>0</v>
+      </c>
+      <c r="CN87"/>
+    </row>
+    <row r="88" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="363"/>
+      <c r="B88" s="230" t="s">
+        <v>29</v>
+      </c>
+      <c r="C88" s="328" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" s="166" t="s">
+        <v>87</v>
+      </c>
+      <c r="E88" s="166" t="s">
+        <v>178</v>
+      </c>
+      <c r="F88" s="329" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve">45ED3  | Extra behandeling ED per sessie </v>
+      </c>
+      <c r="G88" s="178">
+        <v>1</v>
+      </c>
+      <c r="H88" s="140">
+        <v>1</v>
+      </c>
+      <c r="I88" s="140">
+        <v>1</v>
+      </c>
+      <c r="J88" s="141">
+        <v>0</v>
+      </c>
+      <c r="K88" s="142">
+        <v>0</v>
+      </c>
+      <c r="L88" s="178">
+        <v>1</v>
+      </c>
+      <c r="M88" s="140">
+        <v>1</v>
+      </c>
+      <c r="N88" s="140">
+        <v>1</v>
+      </c>
+      <c r="O88" s="140">
+        <v>1</v>
+      </c>
+      <c r="P88" s="140">
+        <v>1</v>
+      </c>
+      <c r="Q88" s="140">
+        <v>1</v>
+      </c>
+      <c r="R88" s="140">
+        <v>1</v>
+      </c>
+      <c r="S88" s="140">
+        <v>1</v>
+      </c>
+      <c r="T88" s="140">
+        <v>1</v>
+      </c>
+      <c r="U88" s="140">
+        <v>1</v>
+      </c>
+      <c r="V88" s="141">
+        <v>0</v>
+      </c>
+      <c r="W88" s="141">
+        <v>0</v>
+      </c>
+      <c r="X88" s="141">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="142">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="178">
+        <v>1</v>
+      </c>
+      <c r="AA88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AB88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AC88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AD88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AE88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AF88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AG88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AH88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AI88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AJ88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AK88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AL88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AM88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AN88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AO88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AP88" s="155">
+        <v>1</v>
+      </c>
+      <c r="AQ88" s="178">
+        <v>1</v>
+      </c>
+      <c r="AR88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AS88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AT88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AU88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AV88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AW88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AX88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AY88" s="140">
+        <v>1</v>
+      </c>
+      <c r="AZ88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BA88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BB88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BC88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BD88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BE88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BF88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BG88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BH88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BI88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BJ88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BK88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BL88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BM88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BN88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BO88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BP88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BQ88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BR88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BS88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BT88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BU88" s="140">
+        <v>1</v>
+      </c>
+      <c r="BV88" s="155">
+        <v>1</v>
+      </c>
+      <c r="BW88" s="178">
+        <v>13</v>
+      </c>
+      <c r="BX88" s="155">
+        <v>13</v>
+      </c>
+      <c r="BY88" s="178">
+        <v>1</v>
+      </c>
+      <c r="BZ88" s="140">
+        <v>1</v>
+      </c>
+      <c r="CA88" s="194">
+        <v>1</v>
+      </c>
+      <c r="CB88" s="178">
+        <v>1</v>
+      </c>
+      <c r="CC88" s="140">
+        <v>1</v>
+      </c>
+      <c r="CD88" s="140">
+        <v>1</v>
+      </c>
+      <c r="CE88" s="140">
+        <v>1</v>
+      </c>
+      <c r="CF88" s="140">
+        <v>1</v>
+      </c>
+      <c r="CG88" s="155">
+        <v>1</v>
+      </c>
+      <c r="CH88" s="178">
+        <v>1</v>
+      </c>
+      <c r="CI88" s="140">
+        <v>1</v>
+      </c>
+      <c r="CJ88" s="162">
+        <v>20</v>
+      </c>
+      <c r="CK88" s="183">
+        <v>0</v>
+      </c>
+      <c r="CL88" s="141">
+        <v>0</v>
+      </c>
+      <c r="CM88" s="141">
+        <v>0</v>
+      </c>
+      <c r="CN88"/>
+    </row>
+    <row r="89" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="363"/>
+      <c r="B89" s="319" t="s">
+        <v>29</v>
+      </c>
+      <c r="C89" s="287" t="s">
+        <v>18</v>
+      </c>
+      <c r="D89" s="163" t="s">
+        <v>88</v>
+      </c>
+      <c r="E89" s="163" t="s">
+        <v>181</v>
+      </c>
+      <c r="F89" s="325" t="str">
+        <f t="shared" si="1"/>
+        <v>44BWZ | Beschermd wonen zonder huisvesting</v>
+      </c>
+      <c r="G89" s="179">
+        <v>1</v>
+      </c>
+      <c r="H89" s="134">
+        <v>1</v>
+      </c>
+      <c r="I89" s="133">
+        <v>3</v>
+      </c>
+      <c r="J89" s="135">
+        <v>0</v>
+      </c>
+      <c r="K89" s="143">
+        <v>0</v>
+      </c>
+      <c r="L89" s="181">
+        <v>0</v>
+      </c>
+      <c r="M89" s="135">
+        <v>0</v>
+      </c>
+      <c r="N89" s="135">
+        <v>0</v>
+      </c>
+      <c r="O89" s="135">
+        <v>0</v>
+      </c>
+      <c r="P89" s="135">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="135">
+        <v>0</v>
+      </c>
+      <c r="R89" s="135">
+        <v>0</v>
+      </c>
+      <c r="S89" s="135">
+        <v>0</v>
+      </c>
+      <c r="T89" s="135">
+        <v>0</v>
+      </c>
+      <c r="U89" s="135">
+        <v>0</v>
+      </c>
+      <c r="V89" s="135">
+        <v>0</v>
+      </c>
+      <c r="W89" s="135">
+        <v>0</v>
+      </c>
+      <c r="X89" s="135">
+        <v>0</v>
+      </c>
+      <c r="Y89" s="143">
+        <v>0</v>
+      </c>
+      <c r="Z89" s="179">
+        <v>1</v>
+      </c>
+      <c r="AA89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AB89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AC89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AD89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AE89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AF89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AG89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AH89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AI89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AJ89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AK89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AL89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AM89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AN89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AO89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AP89" s="143">
+        <v>0</v>
+      </c>
+      <c r="AQ89" s="179">
+        <v>1</v>
+      </c>
+      <c r="AR89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AS89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AT89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AU89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AV89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AW89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AX89" s="134">
+        <v>1</v>
+      </c>
+      <c r="AY89" s="135">
+        <v>0</v>
+      </c>
+      <c r="AZ89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BA89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BB89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BC89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BD89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BE89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BF89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BG89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BH89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BI89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BJ89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BK89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BL89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BM89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BN89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BO89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BP89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BQ89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BR89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BS89" s="135">
+        <v>0</v>
+      </c>
+      <c r="BT89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BU89" s="134">
+        <v>1</v>
+      </c>
+      <c r="BV89" s="136">
+        <v>1</v>
+      </c>
+      <c r="BW89" s="179">
+        <v>13</v>
+      </c>
+      <c r="BX89" s="136">
+        <v>13</v>
+      </c>
+      <c r="BY89" s="181">
+        <v>0</v>
+      </c>
+      <c r="BZ89" s="135">
+        <v>0</v>
+      </c>
+      <c r="CA89" s="190">
+        <v>0</v>
+      </c>
+      <c r="CB89" s="179">
+        <v>1</v>
+      </c>
+      <c r="CC89" s="134">
+        <v>1</v>
+      </c>
+      <c r="CD89" s="134">
+        <v>1</v>
+      </c>
+      <c r="CE89" s="134">
+        <v>1</v>
+      </c>
+      <c r="CF89" s="134">
+        <v>1</v>
+      </c>
+      <c r="CG89" s="136">
+        <v>1</v>
+      </c>
+      <c r="CH89" s="181">
+        <v>0</v>
+      </c>
+      <c r="CI89" s="135">
+        <v>0</v>
+      </c>
+      <c r="CJ89" s="143">
+        <v>0</v>
+      </c>
+      <c r="CK89" s="176">
+        <v>20</v>
+      </c>
+      <c r="CL89" s="326">
+        <v>0</v>
+      </c>
+      <c r="CM89" s="326">
+        <v>0</v>
+      </c>
+      <c r="CN89"/>
+    </row>
+    <row r="90" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="363"/>
+      <c r="B90" s="230" t="s">
+        <v>29</v>
+      </c>
+      <c r="C90" s="174" t="s">
+        <v>18</v>
+      </c>
+      <c r="D90" s="111" t="s">
+        <v>89</v>
+      </c>
+      <c r="E90" s="111" t="s">
+        <v>182</v>
+      </c>
+      <c r="F90" s="244" t="str">
+        <f t="shared" si="1"/>
+        <v>44BWH | Beschermd wonen met huisvesting</v>
+      </c>
+      <c r="G90" s="180">
+        <v>1</v>
+      </c>
+      <c r="H90" s="83">
+        <v>1</v>
+      </c>
+      <c r="I90" s="84">
+        <v>3</v>
+      </c>
+      <c r="J90" s="82">
+        <v>0</v>
+      </c>
+      <c r="K90" s="145">
+        <v>0</v>
+      </c>
+      <c r="L90" s="182">
+        <v>0</v>
+      </c>
+      <c r="M90" s="82">
+        <v>0</v>
+      </c>
+      <c r="N90" s="82">
+        <v>0</v>
+      </c>
+      <c r="O90" s="82">
+        <v>0</v>
+      </c>
+      <c r="P90" s="82">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="82">
+        <v>0</v>
+      </c>
+      <c r="R90" s="82">
+        <v>0</v>
+      </c>
+      <c r="S90" s="82">
+        <v>0</v>
+      </c>
+      <c r="T90" s="82">
+        <v>0</v>
+      </c>
+      <c r="U90" s="82">
+        <v>0</v>
+      </c>
+      <c r="V90" s="82">
+        <v>0</v>
+      </c>
+      <c r="W90" s="82">
+        <v>0</v>
+      </c>
+      <c r="X90" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y90" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z90" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AG90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AH90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AI90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AM90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP90" s="145">
+        <v>0</v>
+      </c>
+      <c r="AQ90" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX90" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY90" s="82">
+        <v>0</v>
+      </c>
+      <c r="AZ90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BA90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BB90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BI90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BJ90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BK90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BO90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BP90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BQ90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BR90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BS90" s="82">
+        <v>0</v>
+      </c>
+      <c r="BT90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU90" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV90" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW90" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX90" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY90" s="182">
+        <v>0</v>
+      </c>
+      <c r="BZ90" s="82">
+        <v>0</v>
+      </c>
+      <c r="CA90" s="286">
+        <v>0</v>
+      </c>
+      <c r="CB90" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC90" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD90" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE90" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF90" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG90" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH90" s="182">
+        <v>0</v>
+      </c>
+      <c r="CI90" s="82">
+        <v>0</v>
+      </c>
+      <c r="CJ90" s="145">
+        <v>0</v>
+      </c>
+      <c r="CK90" s="273">
+        <v>0</v>
+      </c>
+      <c r="CL90" s="81">
+        <v>20</v>
+      </c>
+      <c r="CM90" s="326">
+        <v>0</v>
+      </c>
+      <c r="CN90"/>
+    </row>
+    <row r="91" spans="1:92" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="364"/>
+      <c r="B91" s="229"/>
+      <c r="C91" s="175" t="s">
+        <v>18</v>
+      </c>
+      <c r="D91" s="161" t="s">
+        <v>388</v>
+      </c>
+      <c r="E91" s="161" t="s">
+        <v>389</v>
+      </c>
+      <c r="F91" s="245" t="str">
+        <f t="shared" si="1"/>
+        <v>NGZ21 | NGZ Beschermd wonen</v>
+      </c>
+      <c r="G91" s="178">
+        <v>1</v>
+      </c>
+      <c r="H91" s="140">
+        <v>1</v>
+      </c>
+      <c r="I91" s="148">
+        <v>3</v>
+      </c>
+      <c r="J91" s="141">
+        <v>0</v>
+      </c>
+      <c r="K91" s="142">
+        <v>0</v>
+      </c>
+      <c r="L91" s="182">
+        <v>0</v>
+      </c>
+      <c r="M91" s="82">
+        <v>0</v>
+      </c>
+      <c r="N91" s="82">
+        <v>0</v>
+      </c>
+      <c r="O91" s="82">
+        <v>0</v>
+      </c>
+      <c r="P91" s="82">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="82">
+        <v>0</v>
+      </c>
+      <c r="R91" s="82">
+        <v>0</v>
+      </c>
+      <c r="S91" s="82">
+        <v>0</v>
+      </c>
+      <c r="T91" s="82">
+        <v>0</v>
+      </c>
+      <c r="U91" s="82">
+        <v>0</v>
+      </c>
+      <c r="V91" s="82">
+        <v>0</v>
+      </c>
+      <c r="W91" s="82">
+        <v>0</v>
+      </c>
+      <c r="X91" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y91" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z91" s="180">
+        <v>1</v>
+      </c>
+      <c r="AA91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AB91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AC91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AD91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AE91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AF91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AG91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AH91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AI91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AL91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AM91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP91" s="145">
+        <v>0</v>
+      </c>
+      <c r="AQ91" s="180">
+        <v>1</v>
+      </c>
+      <c r="AR91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AS91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AT91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AU91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AV91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AW91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AX91" s="83">
+        <v>1</v>
+      </c>
+      <c r="AY91" s="82">
+        <v>0</v>
+      </c>
+      <c r="AZ91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BA91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BB91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BC91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BD91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BE91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BF91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BG91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BH91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BI91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BJ91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BK91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BL91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BM91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BN91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BO91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BP91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BQ91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BR91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BS91" s="82">
+        <v>0</v>
+      </c>
+      <c r="BT91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BU91" s="83">
+        <v>1</v>
+      </c>
+      <c r="BV91" s="149">
+        <v>1</v>
+      </c>
+      <c r="BW91" s="180">
+        <v>13</v>
+      </c>
+      <c r="BX91" s="149">
+        <v>13</v>
+      </c>
+      <c r="BY91" s="182">
+        <v>0</v>
+      </c>
+      <c r="BZ91" s="82">
+        <v>0</v>
+      </c>
+      <c r="CA91" s="286">
+        <v>0</v>
+      </c>
+      <c r="CB91" s="180">
+        <v>1</v>
+      </c>
+      <c r="CC91" s="83">
+        <v>1</v>
+      </c>
+      <c r="CD91" s="83">
+        <v>1</v>
+      </c>
+      <c r="CE91" s="83">
+        <v>1</v>
+      </c>
+      <c r="CF91" s="83">
+        <v>1</v>
+      </c>
+      <c r="CG91" s="149">
+        <v>1</v>
+      </c>
+      <c r="CH91" s="182">
+        <v>0</v>
+      </c>
+      <c r="CI91" s="82">
+        <v>0</v>
+      </c>
+      <c r="CJ91" s="145">
+        <v>0</v>
+      </c>
+      <c r="CK91" s="273">
+        <v>0</v>
+      </c>
+      <c r="CL91" s="141">
+        <v>0</v>
+      </c>
+      <c r="CM91" s="81">
+        <v>20</v>
+      </c>
+      <c r="CN91"/>
+    </row>
+    <row r="92" spans="1:92" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="CN92"/>
+    </row>
+    <row r="93" spans="1:92" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="CN93"/>
+    </row>
+    <row r="94" spans="1:92" x14ac:dyDescent="0.2">
+      <c r="A94" s="1" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="95" spans="1:92" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A95" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B95" s="86"/>
+      <c r="C95" s="128">
+        <v>1</v>
+      </c>
+      <c r="D95" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="E95" s="1"/>
+      <c r="F95" s="1"/>
+    </row>
+    <row r="96" spans="1:92" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A96" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B96" s="87"/>
+      <c r="C96" s="82">
+        <v>0</v>
+      </c>
+      <c r="D96" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E96" s="1"/>
+      <c r="F96" s="1"/>
+    </row>
+    <row r="97" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A97" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B97" s="88"/>
+      <c r="C97" s="223">
+        <v>20</v>
+      </c>
+      <c r="D97" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="E97" s="1"/>
+      <c r="F97" s="1"/>
+    </row>
+    <row r="98" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A98" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C98" s="129">
+        <v>3</v>
+      </c>
+      <c r="D98" s="13" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="C99" s="223">
+        <v>21</v>
+      </c>
+      <c r="D99" s="13" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A100" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C100" s="129">
+        <v>5</v>
+      </c>
+      <c r="D100" s="13" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A101" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C101" s="129">
+        <v>6</v>
+      </c>
+      <c r="D101" s="13" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A102" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C102" s="129">
+        <v>7</v>
+      </c>
+      <c r="D102" s="13" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A103" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C103" s="129">
+        <v>8</v>
+      </c>
+      <c r="D103" s="13" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="C104" s="129">
+        <v>9</v>
+      </c>
+      <c r="D104" s="13" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="C105" s="129">
+        <v>10</v>
+      </c>
+      <c r="D105" s="13" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A106" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C106" s="129">
+        <v>11</v>
+      </c>
+      <c r="D106" s="13" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A107" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C107" s="129">
+        <v>12</v>
+      </c>
+      <c r="D107" s="13" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A108" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C108" s="128">
+        <v>13</v>
+      </c>
+      <c r="D108" s="13" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A109" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C109" s="129">
+        <v>14</v>
+      </c>
+      <c r="D109" s="13" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A110" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C110" s="128">
+        <v>15</v>
+      </c>
+      <c r="D110" s="13" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A111" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C111" s="129">
+        <v>17</v>
+      </c>
+      <c r="D111" s="13" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="15.6" x14ac:dyDescent="0.2">
+      <c r="A112" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C112" s="129">
+        <v>18</v>
+      </c>
+      <c r="D112" s="224" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="115" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C115" s="131" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="116" spans="3:3" ht="40.799999999999997" x14ac:dyDescent="0.2">
+      <c r="C116" s="3" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="117" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C117" s="3" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="118" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C118" s="3" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="119" spans="3:3" ht="40.799999999999997" x14ac:dyDescent="0.2">
+      <c r="C119" s="3" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="120" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C120" s="3" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="121" spans="3:3" ht="40.799999999999997" x14ac:dyDescent="0.2">
+      <c r="C121" s="3" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="122" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C122" s="3" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="123" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C123" s="3" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="124" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C124" s="3" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="125" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C125" s="3" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="126" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C126" s="3" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="127" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C127" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="128" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C128" s="3" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="129" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C129" s="3" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="130" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C130" s="3" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="131" spans="3:3" ht="40.799999999999997" x14ac:dyDescent="0.2">
+      <c r="C131" s="3" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="132" spans="3:3" ht="40.799999999999997" x14ac:dyDescent="0.2">
+      <c r="C132" s="3" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="133" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C133" s="3" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="134" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C134" s="3" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="135" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C135" s="3" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="136" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C136" s="3" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="137" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C137" s="3" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="138" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C138" s="3" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="139" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C139" s="3" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="140" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C140" s="3" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="141" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C141" s="3" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="142" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C142" s="3" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="143" spans="3:3" ht="51" x14ac:dyDescent="0.2">
+      <c r="C143" s="3" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="144" spans="3:3" ht="51" x14ac:dyDescent="0.2">
+      <c r="C144" s="3" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="145" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C145" s="3" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="146" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C146" s="3" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="147" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C147" s="3" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="148" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C148" s="3" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="149" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C149" s="3" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="150" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C150" s="3" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="151" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C151" s="3" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="152" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C152" s="3" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="153" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C153" s="3" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="154" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C154" s="3" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="155" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C155" s="3" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="156" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C156" s="3" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="157" spans="3:3" ht="40.799999999999997" x14ac:dyDescent="0.2">
+      <c r="C157" s="3" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="158" spans="3:3" ht="61.2" x14ac:dyDescent="0.2">
+      <c r="C158" s="3" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="159" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C159" s="3" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="160" spans="3:3" ht="61.2" x14ac:dyDescent="0.2">
+      <c r="C160" s="3" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="161" spans="3:3" ht="40.799999999999997" x14ac:dyDescent="0.2">
+      <c r="C161" s="3" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="162" spans="3:3" ht="102" x14ac:dyDescent="0.2">
+      <c r="C162" s="3" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="163" spans="3:3" ht="102" x14ac:dyDescent="0.2">
+      <c r="C163" s="3" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="164" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C164" s="3" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="165" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C165" s="3" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="166" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C166" s="3" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="167" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C167" s="3" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="168" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C168" s="3" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="169" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C169" s="3" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="170" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C170" s="3" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="171" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C171" s="3" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="172" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C172" s="3" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="173" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C173" s="3" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="174" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C174" s="3" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="175" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C175" s="3" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="176" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C176" s="3" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="177" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C177" s="3" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="178" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C178" s="3" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="179" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C179" s="3" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="180" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C180" s="3" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="181" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C181" s="3" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="182" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C182" s="3" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="183" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C183" s="3" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="184" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C184" s="3" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="185" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C185" s="3" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="186" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C186" s="3" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="187" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C187" s="3" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="188" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C188" s="3" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="189" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C189" s="3" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="190" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C190" s="3" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="191" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C191" s="3" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="192" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C192" s="3" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="193" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C193" s="3" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="194" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C194" s="3" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="195" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C195" s="3" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="196" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C196" s="3" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="197" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C197" s="3" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="198" spans="3:3" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="C198" s="3" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="199" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C199" s="3" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="200" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C200" s="3" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="201" spans="3:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="C201" s="3" t="s">
+        <v>400</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="rVxM+VxyWRV06edmAAB9OPA825vo/tCQMlJQ+VKQHljuLNOlitZPw1in85VDc/87ndjNR+Q2I4fkG+SZVbZn8w==" saltValue="RuAaPM8Yu7lh+4JgfYosBg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C116:C198">
+    <sortCondition ref="C116:C198"/>
+  </sortState>
+  <mergeCells count="12">
+    <mergeCell ref="A43:A74"/>
+    <mergeCell ref="A26:A42"/>
+    <mergeCell ref="A12:A25"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="A77:A91"/>
+    <mergeCell ref="Z1:AO1"/>
+    <mergeCell ref="AQ1:BV1"/>
+    <mergeCell ref="BW1:BX1"/>
+    <mergeCell ref="BY1:CM1"/>
+    <mergeCell ref="A7:A11"/>
+    <mergeCell ref="G1:K1"/>
+    <mergeCell ref="L1:Y1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="8" scale="65" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7288CF94-37FE-45F9-A359-5584F39C3615}">
-  <dimension ref="A1:AQ98"/>
+  <dimension ref="A1:AQ101"/>
   <sheetViews>
-    <sheetView topLeftCell="Q1" workbookViewId="0">
-      <selection activeCell="AA35" sqref="AA29:AA35"/>
+    <sheetView topLeftCell="T1" workbookViewId="0">
+      <selection activeCell="V3" sqref="V3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.33203125" customWidth="1"/>
     <col min="2" max="2" width="58" customWidth="1"/>
     <col min="18" max="18" width="11.6640625" customWidth="1"/>
     <col min="20" max="20" width="10" customWidth="1"/>
     <col min="21" max="21" width="12" customWidth="1"/>
     <col min="23" max="23" width="13" customWidth="1"/>
     <col min="24" max="24" width="11.33203125" customWidth="1"/>
     <col min="25" max="25" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="58.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="17" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="17" t="s">
+      <c r="A1" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C1" s="16" t="s">
         <v>101</v>
       </c>
-      <c r="C1" s="18" t="s">
+      <c r="D1" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="D1" s="18" t="s">
+      <c r="E1" s="16" t="s">
         <v>103</v>
       </c>
-      <c r="E1" s="18" t="s">
+      <c r="F1" s="17" t="s">
         <v>104</v>
       </c>
-      <c r="F1" s="19" t="s">
+      <c r="G1" s="17" t="s">
         <v>105</v>
       </c>
-      <c r="G1" s="19" t="s">
+      <c r="H1" s="18" t="s">
         <v>106</v>
       </c>
-      <c r="H1" s="20" t="s">
+      <c r="I1" s="18" t="s">
         <v>107</v>
       </c>
-      <c r="I1" s="20" t="s">
-[...2 lines deleted...]
-      <c r="R1" s="83" t="s">
+      <c r="R1" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="S1" s="84" t="s">
-[...2 lines deleted...]
-      <c r="T1" s="85" t="s">
+      <c r="S1" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="T1" s="78" t="s">
         <v>24</v>
       </c>
-      <c r="U1" s="86" t="s">
+      <c r="U1" s="79" t="s">
         <v>26</v>
       </c>
-      <c r="V1" s="71" t="s">
+      <c r="V1" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="W1" s="87" t="s">
+      <c r="W1" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="X1" s="70"/>
+      <c r="X1" s="63"/>
     </row>
     <row r="2" spans="1:43" ht="19.2" x14ac:dyDescent="0.3">
-      <c r="A2" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="21" t="s">
+      <c r="A2" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>397</v>
+      </c>
+      <c r="C2" s="20">
+        <v>50</v>
+      </c>
+      <c r="D2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E2" s="21" t="s">
         <v>109</v>
       </c>
-      <c r="C2" s="22">
-[...5 lines deleted...]
-      <c r="E2" s="23" t="s">
+      <c r="F2" s="21"/>
+      <c r="G2" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="H2" t="s">
         <v>110</v>
       </c>
-      <c r="F2" s="23"/>
-[...6 lines deleted...]
-      <c r="R2" s="31" t="s">
+      <c r="R2" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="S2" s="72" t="s">
+      <c r="S2" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="T2" s="73" t="s">
-[...2 lines deleted...]
-      <c r="U2" s="38" t="s">
+      <c r="T2" s="66" t="s">
+        <v>238</v>
+      </c>
+      <c r="U2" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="V2" s="74" t="s">
-[...2 lines deleted...]
-      <c r="W2" s="56" t="s">
+      <c r="V2" s="67" t="s">
+        <v>361</v>
+      </c>
+      <c r="W2" s="49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:43" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B3" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="C3" s="20">
+        <v>44</v>
+      </c>
+      <c r="D3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E3" t="s">
         <v>112</v>
       </c>
-      <c r="C3" s="22">
-[...5 lines deleted...]
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>113</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>114</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>115</v>
       </c>
-      <c r="I3" t="s">
-[...5 lines deleted...]
-      <c r="S3" s="77" t="s">
+      <c r="R3" s="69" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="T3" s="52" t="s">
+      <c r="T3" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="U3" s="30" t="s">
+      <c r="U3" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="W3" s="75" t="s">
+      <c r="W3" s="68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:43" ht="38.4" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="C4" s="22">
+        <v>35</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="C4" s="20">
         <v>44</v>
       </c>
       <c r="D4" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E4" t="s">
+        <v>112</v>
+      </c>
+      <c r="G4" t="s">
         <v>113</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>114</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>115</v>
       </c>
-      <c r="I4" t="s">
-[...2 lines deleted...]
-      <c r="R4" s="76" t="s">
+      <c r="R4" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="S4" s="77" t="s">
+      <c r="S4" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="T4" s="52" t="s">
+      <c r="T4" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="39" t="s">
-[...2 lines deleted...]
-      <c r="W4" s="60" t="s">
+      <c r="U4" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="W4" s="53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:43" ht="48" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="C5" s="22">
+        <v>36</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="C5" s="20">
         <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E5" t="s">
+        <v>112</v>
+      </c>
+      <c r="G5" t="s">
         <v>113</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>114</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>115</v>
       </c>
-      <c r="I5" t="s">
-[...5 lines deleted...]
-      <c r="U5" s="78" t="s">
+      <c r="S5" s="72" t="s">
+        <v>30</v>
+      </c>
+      <c r="U5" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="62" t="s">
+      <c r="W5" s="55" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:43" ht="19.2" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-      <c r="C6" s="22">
+        <v>37</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="C6" s="20">
         <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E6" t="s">
+        <v>112</v>
+      </c>
+      <c r="G6" t="s">
         <v>113</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>114</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>115</v>
       </c>
-      <c r="I6" t="s">
-[...5 lines deleted...]
-        <v>32</v>
+      <c r="S6" s="73"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="71" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="C7" s="22">
+        <v>38</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="C7" s="20">
         <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E7" t="s">
+        <v>112</v>
+      </c>
+      <c r="G7" t="s">
         <v>113</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="I7" t="s">
         <v>3</v>
       </c>
-      <c r="T7" s="51"/>
-      <c r="U7" s="30" t="s">
+      <c r="T7" s="45"/>
+      <c r="U7" s="25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B8" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="C8" s="20">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>228</v>
+      </c>
+      <c r="E8" t="s">
+        <v>112</v>
+      </c>
+      <c r="G8" t="s">
+        <v>113</v>
+      </c>
+      <c r="H8" t="s">
+        <v>114</v>
+      </c>
+      <c r="I8" t="s">
         <v>121</v>
       </c>
-      <c r="C8" s="22">
-[...18 lines deleted...]
-      <c r="U8" s="78" t="s">
+      <c r="T8" s="45"/>
+      <c r="U8" s="71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="C9" s="22">
+        <v>40</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="C9" s="20">
         <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E9" t="s">
+        <v>112</v>
+      </c>
+      <c r="G9" t="s">
         <v>113</v>
       </c>
-      <c r="G9" t="s">
+      <c r="H9" t="s">
         <v>114</v>
       </c>
-      <c r="H9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="U9" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="T9" s="45"/>
+      <c r="U9" s="25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B10" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="C10" s="20">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>228</v>
+      </c>
+      <c r="E10" t="s">
+        <v>112</v>
+      </c>
+      <c r="G10" t="s">
+        <v>113</v>
+      </c>
+      <c r="H10" t="s">
+        <v>114</v>
+      </c>
+      <c r="I10" t="s">
         <v>124</v>
       </c>
-      <c r="C10" s="22">
-[...18 lines deleted...]
-      <c r="U10" s="78" t="s">
+      <c r="T10" s="45"/>
+      <c r="U10" s="71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:43" ht="19.2" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="C11" s="22">
+        <v>42</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="C11" s="20">
         <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G11" t="s">
         <v>113</v>
       </c>
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>114</v>
       </c>
-      <c r="H11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="U11" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T11" s="45"/>
+      <c r="U11" s="71" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
+        <v>126</v>
+      </c>
+      <c r="C12" s="20">
+        <v>41</v>
+      </c>
+      <c r="D12" t="s">
+        <v>229</v>
+      </c>
+      <c r="E12" t="s">
         <v>127</v>
       </c>
-      <c r="C12" s="22">
-[...5 lines deleted...]
-      <c r="E12" t="s">
+      <c r="G12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" t="s">
         <v>128</v>
       </c>
-      <c r="G12" t="s">
-[...2 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>129</v>
       </c>
-      <c r="I12" t="s">
-[...2 lines deleted...]
-      <c r="U12" s="78" t="s">
+      <c r="U12" s="71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="C13" s="22">
+        <v>130</v>
+      </c>
+      <c r="C13" s="20">
         <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="E13" t="s">
+        <v>127</v>
+      </c>
+      <c r="G13" t="s">
+        <v>113</v>
+      </c>
+      <c r="H13" t="s">
         <v>128</v>
       </c>
-      <c r="G13" t="s">
-[...2 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C14" s="22">
+        <v>131</v>
+      </c>
+      <c r="C14" s="20">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="E14" t="s">
+        <v>127</v>
+      </c>
+      <c r="G14" t="s">
+        <v>113</v>
+      </c>
+      <c r="H14" t="s">
         <v>128</v>
       </c>
-      <c r="G14" t="s">
-[...2 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:43" ht="21" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C15" s="22">
+        <v>132</v>
+      </c>
+      <c r="C15" s="20">
         <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="E15" t="s">
+        <v>127</v>
+      </c>
+      <c r="G15" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" t="s">
         <v>128</v>
       </c>
-      <c r="G15" t="s">
-[...2 lines deleted...]
-      <c r="H15" t="s">
+      <c r="I15" t="s">
         <v>129</v>
       </c>
-      <c r="I15" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="312" t="s">
+      <c r="R15" s="393" t="s">
         <v>25</v>
       </c>
-      <c r="S15" s="313"/>
-[...7 lines deleted...]
-      <c r="Y15" s="348" t="s">
+      <c r="S15" s="394"/>
+      <c r="T15" s="395"/>
+      <c r="U15" s="349" t="s">
+        <v>1</v>
+      </c>
+      <c r="V15" s="350"/>
+      <c r="W15" s="350"/>
+      <c r="X15" s="350"/>
+      <c r="Y15" s="333" t="s">
         <v>24</v>
       </c>
-      <c r="Z15" s="308"/>
-[...1 lines deleted...]
-      <c r="AB15" s="309" t="s">
+      <c r="Z15" s="334"/>
+      <c r="AA15" s="334"/>
+      <c r="AB15" s="335" t="s">
         <v>26</v>
       </c>
-      <c r="AC15" s="310"/>
-[...9 lines deleted...]
-      <c r="AM15" s="71" t="s">
+      <c r="AC15" s="336"/>
+      <c r="AD15" s="336"/>
+      <c r="AE15" s="336"/>
+      <c r="AF15" s="336"/>
+      <c r="AG15" s="336"/>
+      <c r="AH15" s="336"/>
+      <c r="AI15" s="336"/>
+      <c r="AJ15" s="336"/>
+      <c r="AK15" s="336"/>
+      <c r="AL15" s="337"/>
+      <c r="AM15" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="AN15" s="345" t="s">
+      <c r="AN15" s="390" t="s">
         <v>29</v>
       </c>
-      <c r="AO15" s="346"/>
-[...1 lines deleted...]
-      <c r="AQ15" s="347"/>
+      <c r="AO15" s="391"/>
+      <c r="AP15" s="391"/>
+      <c r="AQ15" s="392"/>
     </row>
     <row r="16" spans="1:43" ht="39" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B16" t="s">
+        <v>133</v>
+      </c>
+      <c r="C16" s="20">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>229</v>
+      </c>
+      <c r="E16" t="s">
         <v>134</v>
       </c>
-      <c r="C16" s="22">
-[...7 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H16" t="s">
+        <v>128</v>
+      </c>
+      <c r="I16" t="s">
         <v>129</v>
       </c>
-      <c r="I16" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="7" t="s">
+      <c r="R16" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="S16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="63" t="s">
+      <c r="S16" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="T16" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="U16" s="64" t="s">
+      <c r="U16" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="V16" s="11" t="s">
+      <c r="V16" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="W16" s="11" t="s">
+      <c r="W16" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="X16" s="10" t="s">
+      <c r="X16" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y16" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="Z16" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA16" s="100" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB16" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC16" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD16" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="AE16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF16" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="Y16" s="14" t="s">
-[...23 lines deleted...]
-      <c r="AG16" s="12" t="s">
+      <c r="AG16" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="AH16" s="12" t="s">
+      <c r="AH16" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="AI16" s="12" t="s">
+      <c r="AI16" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="AJ16" s="12" t="s">
+      <c r="AJ16" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AK16" s="12" t="s">
+      <c r="AK16" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="AL16" s="12" t="s">
+      <c r="AL16" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="AM16" s="67" t="s">
-[...2 lines deleted...]
-      <c r="AN16" s="68" t="s">
+      <c r="AM16" s="60" t="s">
+        <v>361</v>
+      </c>
+      <c r="AN16" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="AO16" s="68" t="s">
+      <c r="AO16" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="AP16" s="68" t="s">
+      <c r="AP16" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="AQ16" s="69" t="s">
+      <c r="AQ16" s="62" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B17" t="s">
+        <v>135</v>
+      </c>
+      <c r="C17" s="20">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
+        <v>229</v>
+      </c>
+      <c r="E17" t="s">
+        <v>127</v>
+      </c>
+      <c r="G17" t="s">
+        <v>113</v>
+      </c>
+      <c r="H17" t="s">
+        <v>128</v>
+      </c>
+      <c r="I17" t="s">
         <v>136</v>
       </c>
-      <c r="C17" s="22">
+      <c r="R17" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="S17" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="T17" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="U17" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="V17" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="W17" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="X17" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="D17" t="s">
-[...20 lines deleted...]
-      <c r="T17" s="33" t="s">
+      <c r="Y17" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z17" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA17" s="101" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB17" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC17" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="AD17" s="41" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE17" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF17" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG17" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AH17" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI17" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ17" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="AK17" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="AL17" s="48" t="s">
+        <v>76</v>
+      </c>
+      <c r="AM17" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN17" s="49" t="s">
         <v>91</v>
       </c>
-      <c r="U17" s="34" t="s">
-[...53 lines deleted...]
-      <c r="AM17" s="40" t="s">
+      <c r="AO17" s="49" t="s">
         <v>79</v>
       </c>
-      <c r="AN17" s="56" t="s">
-[...9 lines deleted...]
-        <v>89</v>
+      <c r="AP17" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="AQ17" s="54" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B18" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C18" s="22">
+        <v>137</v>
+      </c>
+      <c r="C18" s="20">
         <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="E18" t="s">
+        <v>127</v>
+      </c>
+      <c r="G18" t="s">
+        <v>113</v>
+      </c>
+      <c r="H18" t="s">
         <v>128</v>
       </c>
-      <c r="G18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I18" t="s">
-        <v>137</v>
-[...64 lines deleted...]
-        <v>90</v>
+        <v>136</v>
+      </c>
+      <c r="R18" s="26" t="s">
+        <v>384</v>
+      </c>
+      <c r="T18" s="28" t="s">
+        <v>390</v>
+      </c>
+      <c r="U18" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="V18" s="30" t="s">
+        <v>252</v>
+      </c>
+      <c r="W18" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="X18" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y18" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z18" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA18" s="102" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB18" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC18" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD18" s="41" t="s">
+        <v>392</v>
+      </c>
+      <c r="AE18" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="AF18" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG18" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH18" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="AI18" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ18" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK18" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL18" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM18" s="35" t="s">
+        <v>386</v>
+      </c>
+      <c r="AN18" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="AO18" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="AP18" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="AQ18" s="55" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="C19" s="22">
+        <v>138</v>
+      </c>
+      <c r="C19" s="20">
         <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="E19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G19" t="s">
+        <v>113</v>
+      </c>
+      <c r="H19" t="s">
         <v>128</v>
       </c>
-      <c r="G19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I19" t="s">
-        <v>137</v>
-[...26 lines deleted...]
-      <c r="AE19" s="46" t="s">
+        <v>136</v>
+      </c>
+      <c r="T19" s="45"/>
+      <c r="U19" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="W19" s="30" t="s">
+        <v>253</v>
+      </c>
+      <c r="X19" s="119" t="s">
+        <v>254</v>
+      </c>
+      <c r="Y19" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z19" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA19" s="102" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB19" s="41" t="s">
+        <v>258</v>
+      </c>
+      <c r="AC19" s="41" t="s">
+        <v>259</v>
+      </c>
+      <c r="AE19" s="41" t="s">
+        <v>271</v>
+      </c>
+      <c r="AF19" s="41" t="s">
+        <v>272</v>
+      </c>
+      <c r="AG19" s="41" t="s">
+        <v>277</v>
+      </c>
+      <c r="AH19" s="41" t="s">
+        <v>278</v>
+      </c>
+      <c r="AI19" s="41" t="s">
+        <v>279</v>
+      </c>
+      <c r="AJ19" s="41" t="s">
         <v>280</v>
       </c>
-      <c r="AF19" s="46" t="s">
-[...27 lines deleted...]
-        <v>88</v>
+      <c r="AK19" s="41" t="s">
+        <v>283</v>
+      </c>
+      <c r="AL19" s="41" t="s">
+        <v>284</v>
+      </c>
+      <c r="AN19" s="49" t="s">
+        <v>374</v>
+      </c>
+      <c r="AO19" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP19" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="AQ19" s="228" t="s">
+        <v>388</v>
       </c>
     </row>
     <row r="20" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="C20" s="22">
+        <v>139</v>
+      </c>
+      <c r="C20" s="20">
         <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="E20" t="s">
+        <v>127</v>
+      </c>
+      <c r="G20" t="s">
+        <v>113</v>
+      </c>
+      <c r="H20" t="s">
         <v>128</v>
       </c>
-      <c r="G20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I20" t="s">
-        <v>137</v>
-[...19 lines deleted...]
-        <v>83</v>
+        <v>136</v>
+      </c>
+      <c r="T20" s="45"/>
+      <c r="U20" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="X20" s="30" t="s">
+        <v>255</v>
+      </c>
+      <c r="Y20" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z20" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA20" s="103" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN20" s="45"/>
+      <c r="AO20" s="51" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="C21" s="22">
+        <v>52</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="C21" s="20">
         <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E21" t="s">
+        <v>112</v>
+      </c>
+      <c r="G21" t="s">
         <v>113</v>
       </c>
-      <c r="G21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I21" t="s">
-        <v>137</v>
-[...16 lines deleted...]
-        <v>84</v>
+        <v>136</v>
+      </c>
+      <c r="U21" s="44" t="s">
+        <v>250</v>
+      </c>
+      <c r="X21" s="45"/>
+      <c r="Y21" s="74" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z21" s="102" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA21" s="102" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN21" s="45"/>
+      <c r="AO21" s="51" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="C22" s="22">
+        <v>53</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="C22" s="20">
         <v>44</v>
       </c>
       <c r="D22" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E22" t="s">
+        <v>112</v>
+      </c>
+      <c r="G22" t="s">
         <v>113</v>
       </c>
-      <c r="G22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I22" t="s">
-        <v>137</v>
-[...12 lines deleted...]
-        <v>85</v>
+        <v>136</v>
+      </c>
+      <c r="L22" s="130"/>
+      <c r="M22" s="130"/>
+      <c r="Y22" s="102" t="s">
+        <v>256</v>
+      </c>
+      <c r="Z22" s="75"/>
+      <c r="AA22" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="AN22" s="45"/>
+      <c r="AO22" s="52" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B23" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="C23" s="20">
+        <v>44</v>
+      </c>
+      <c r="D23" t="s">
+        <v>228</v>
+      </c>
+      <c r="E23" t="s">
         <v>143</v>
       </c>
-      <c r="C23" s="22">
-[...7 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H23" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I23" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-        <v>266</v>
+        <v>136</v>
+      </c>
+      <c r="L23" s="130"/>
+      <c r="M23" s="130"/>
+      <c r="AA23" s="102" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="24" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="C24" s="22">
+        <v>55</v>
+      </c>
+      <c r="B24" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="C24" s="20">
         <v>44</v>
       </c>
       <c r="D24" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E24" t="s">
+        <v>112</v>
+      </c>
+      <c r="G24" t="s">
         <v>113</v>
       </c>
-      <c r="G24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I24" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="M24" s="154"/>
+        <v>136</v>
+      </c>
+      <c r="L24" s="130"/>
+      <c r="M24" s="130"/>
     </row>
     <row r="25" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="C25" s="22">
+        <v>56</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="C25" s="20">
         <v>44</v>
       </c>
       <c r="D25" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E25" t="s">
+        <v>112</v>
+      </c>
+      <c r="G25" t="s">
         <v>113</v>
       </c>
-      <c r="G25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I25" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="M25" s="154"/>
+        <v>136</v>
+      </c>
+      <c r="L25" s="130"/>
+      <c r="M25" s="130"/>
     </row>
     <row r="26" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="C26" s="22">
+        <v>57</v>
+      </c>
+      <c r="B26" s="19" t="s">
+        <v>146</v>
+      </c>
+      <c r="C26" s="20">
         <v>44</v>
       </c>
       <c r="D26" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E26" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G26" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H26" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I26" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="M26" s="154"/>
+        <v>136</v>
+      </c>
+      <c r="L26" s="130"/>
+      <c r="M26" s="130"/>
     </row>
     <row r="27" spans="1:43" ht="21" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B27" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="C27" s="20">
+        <v>54</v>
+      </c>
+      <c r="D27" t="s">
+        <v>230</v>
+      </c>
+      <c r="E27" t="s">
         <v>148</v>
       </c>
-      <c r="C27" s="22">
-[...5 lines deleted...]
-      <c r="E27" t="s">
+      <c r="F27" t="s">
         <v>149</v>
       </c>
-      <c r="F27" t="s">
+      <c r="G27" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
         <v>150</v>
       </c>
-      <c r="G27" t="s">
-[...2 lines deleted...]
-      <c r="H27" t="s">
+      <c r="I27" t="s">
         <v>151</v>
       </c>
-      <c r="I27" t="s">
-[...4 lines deleted...]
-      <c r="R27" s="312" t="s">
+      <c r="L27" s="130"/>
+      <c r="M27" s="130"/>
+      <c r="R27" s="393" t="s">
         <v>25</v>
       </c>
-      <c r="S27" s="313"/>
-[...7 lines deleted...]
-      <c r="Y27" s="348" t="s">
+      <c r="S27" s="394"/>
+      <c r="T27" s="395"/>
+      <c r="U27" s="349" t="s">
+        <v>1</v>
+      </c>
+      <c r="V27" s="350"/>
+      <c r="W27" s="350"/>
+      <c r="X27" s="350"/>
+      <c r="Y27" s="333" t="s">
         <v>24</v>
       </c>
-      <c r="Z27" s="308"/>
-[...1 lines deleted...]
-      <c r="AB27" s="309" t="s">
+      <c r="Z27" s="334"/>
+      <c r="AA27" s="396"/>
+      <c r="AB27" s="335" t="s">
         <v>26</v>
       </c>
-      <c r="AC27" s="310"/>
-[...9 lines deleted...]
-      <c r="AM27" s="71" t="s">
+      <c r="AC27" s="336"/>
+      <c r="AD27" s="336"/>
+      <c r="AE27" s="336"/>
+      <c r="AF27" s="336"/>
+      <c r="AG27" s="336"/>
+      <c r="AH27" s="336"/>
+      <c r="AI27" s="336"/>
+      <c r="AJ27" s="336"/>
+      <c r="AK27" s="336"/>
+      <c r="AL27" s="337"/>
+      <c r="AM27" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="AN27" s="345" t="s">
+      <c r="AN27" s="390" t="s">
         <v>29</v>
       </c>
-      <c r="AO27" s="346"/>
-[...1 lines deleted...]
-      <c r="AQ27" s="347"/>
+      <c r="AO27" s="391"/>
+      <c r="AP27" s="391"/>
+      <c r="AQ27" s="392"/>
     </row>
     <row r="28" spans="1:43" ht="39" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B28" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="C28" s="20">
+        <v>54</v>
+      </c>
+      <c r="D28" t="s">
+        <v>230</v>
+      </c>
+      <c r="E28" t="s">
+        <v>148</v>
+      </c>
+      <c r="F28" t="s">
+        <v>149</v>
+      </c>
+      <c r="G28" t="s">
+        <v>113</v>
+      </c>
+      <c r="H28" t="s">
+        <v>150</v>
+      </c>
+      <c r="I28" t="s">
+        <v>151</v>
+      </c>
+      <c r="L28" s="130"/>
+      <c r="M28" s="130"/>
+      <c r="R28" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="S28" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="T28" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="U28" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="V28" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="W28" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="X28" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y28" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="Z28" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA28" s="100" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB28" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC28" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD28" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="AE28" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF28" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG28" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH28" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="AI28" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="AJ28" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL28" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="AM28" s="60" t="s">
+        <v>361</v>
+      </c>
+      <c r="AN28" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="AO28" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="AP28" s="61" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ28" s="62" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="125.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="20" t="s">
         <v>153</v>
       </c>
-      <c r="C28" s="22">
+      <c r="C29" s="20">
         <v>54</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28" t="s">
+      <c r="D29" t="s">
+        <v>230</v>
+      </c>
+      <c r="E29" t="s">
+        <v>148</v>
+      </c>
+      <c r="F29" t="s">
         <v>149</v>
       </c>
-      <c r="F28" t="s">
+      <c r="G29" t="s">
+        <v>113</v>
+      </c>
+      <c r="H29" t="s">
         <v>150</v>
       </c>
-      <c r="G28" t="s">
-[...2 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I29" t="s">
         <v>151</v>
       </c>
-      <c r="I28" t="s">
+      <c r="L29" s="130"/>
+      <c r="M29" s="130"/>
+      <c r="R29" s="26" t="s">
+        <v>396</v>
+      </c>
+      <c r="S29" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="T29" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="U29" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="V29" s="30" t="s">
+        <v>119</v>
+      </c>
+      <c r="W29" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="X29" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="Y29" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z29" s="32" t="s">
+        <v>135</v>
+      </c>
+      <c r="AA29" s="101" t="s">
+        <v>140</v>
+      </c>
+      <c r="AB29" s="33" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC29" s="34" t="s">
         <v>152</v>
       </c>
-      <c r="L28" s="154"/>
-[...77 lines deleted...]
-        <v>18</v>
+      <c r="AD29" s="41" t="s">
+        <v>247</v>
+      </c>
+      <c r="AE29" s="34" t="s">
+        <v>153</v>
+      </c>
+      <c r="AF29" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="AG29" s="34" t="s">
+        <v>155</v>
+      </c>
+      <c r="AH29" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI29" s="34" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ29" s="34" t="s">
+        <v>160</v>
+      </c>
+      <c r="AK29" s="34" t="s">
+        <v>161</v>
+      </c>
+      <c r="AL29" s="48" t="s">
+        <v>162</v>
+      </c>
+      <c r="AM29" s="35" t="s">
+        <v>361</v>
+      </c>
+      <c r="AN29" s="49" t="s">
+        <v>240</v>
+      </c>
+      <c r="AO29" s="49" t="s">
+        <v>220</v>
+      </c>
+      <c r="AP29" s="49" t="s">
+        <v>176</v>
+      </c>
+      <c r="AQ29" s="54" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="29" spans="1:43" ht="135" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B29" s="22" t="s">
+    <row r="30" spans="1:43" ht="124.8" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="20" t="s">
         <v>154</v>
       </c>
-      <c r="C29" s="22">
+      <c r="C30" s="20">
         <v>54</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29" t="s">
+      <c r="D30" t="s">
+        <v>230</v>
+      </c>
+      <c r="E30" t="s">
+        <v>148</v>
+      </c>
+      <c r="F30" t="s">
         <v>149</v>
       </c>
-      <c r="F29" t="s">
+      <c r="G30" t="s">
+        <v>113</v>
+      </c>
+      <c r="H30" t="s">
         <v>150</v>
       </c>
-      <c r="G29" t="s">
-[...2 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I30" t="s">
         <v>151</v>
       </c>
-      <c r="I29" t="s">
-[...31 lines deleted...]
-      <c r="AA29" s="109" t="s">
+      <c r="L30" s="130"/>
+      <c r="M30" s="130"/>
+      <c r="R30" s="26" t="s">
+        <v>385</v>
+      </c>
+      <c r="T30" s="28" t="s">
+        <v>391</v>
+      </c>
+      <c r="U30" s="43" t="s">
+        <v>116</v>
+      </c>
+      <c r="V30" s="30" t="s">
+        <v>263</v>
+      </c>
+      <c r="W30" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="X30" s="36" t="s">
+        <v>125</v>
+      </c>
+      <c r="Y30" s="38" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z30" s="39" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA30" s="102" t="s">
         <v>141</v>
       </c>
-      <c r="AB29" s="38" t="s">
+      <c r="AB30" s="40" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC30" s="41" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD30" s="41" t="s">
+        <v>393</v>
+      </c>
+      <c r="AE30" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="AF30" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="AG30" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH30" s="41" t="s">
+        <v>169</v>
+      </c>
+      <c r="AI30" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="AJ30" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK30" s="41" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL30" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="AM30" s="35" t="s">
+        <v>387</v>
+      </c>
+      <c r="AN30" s="50" t="s">
+        <v>377</v>
+      </c>
+      <c r="AO30" s="51" t="s">
+        <v>221</v>
+      </c>
+      <c r="AP30" s="51" t="s">
+        <v>177</v>
+      </c>
+      <c r="AQ30" s="55" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" ht="67.2" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="20" t="s">
+        <v>155</v>
+      </c>
+      <c r="C31" s="20">
+        <v>45</v>
+      </c>
+      <c r="D31" t="s">
+        <v>231</v>
+      </c>
+      <c r="E31" t="s">
         <v>148</v>
       </c>
-      <c r="AC29" s="39" t="s">
-[...11 lines deleted...]
-      <c r="AG29" s="39" t="s">
+      <c r="F31" t="s">
+        <v>149</v>
+      </c>
+      <c r="G31" t="s">
+        <v>113</v>
+      </c>
+      <c r="H31" t="s">
+        <v>150</v>
+      </c>
+      <c r="I31" t="s">
         <v>156</v>
       </c>
-      <c r="AH29" s="39" t="s">
-[...27 lines deleted...]
-        <v>182</v>
+      <c r="L31" s="130"/>
+      <c r="M31" s="130"/>
+      <c r="T31" s="45"/>
+      <c r="U31" s="44" t="s">
+        <v>117</v>
+      </c>
+      <c r="W31" s="36" t="s">
+        <v>261</v>
+      </c>
+      <c r="X31" s="36" t="s">
+        <v>262</v>
+      </c>
+      <c r="Y31" s="38" t="s">
+        <v>131</v>
+      </c>
+      <c r="Z31" s="39" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA31" s="102" t="s">
+        <v>142</v>
+      </c>
+      <c r="AB31" s="41" t="s">
+        <v>267</v>
+      </c>
+      <c r="AC31" s="41" t="s">
+        <v>268</v>
+      </c>
+      <c r="AE31" s="41" t="s">
+        <v>269</v>
+      </c>
+      <c r="AF31" s="41" t="s">
+        <v>270</v>
+      </c>
+      <c r="AG31" s="41" t="s">
+        <v>273</v>
+      </c>
+      <c r="AH31" s="41" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI31" s="41" t="s">
+        <v>275</v>
+      </c>
+      <c r="AJ31" s="41" t="s">
+        <v>276</v>
+      </c>
+      <c r="AK31" s="41" t="s">
+        <v>281</v>
+      </c>
+      <c r="AL31" s="41" t="s">
+        <v>282</v>
+      </c>
+      <c r="AN31" s="50" t="s">
+        <v>380</v>
+      </c>
+      <c r="AO31" s="51" t="s">
+        <v>222</v>
+      </c>
+      <c r="AP31" s="53" t="s">
+        <v>178</v>
+      </c>
+      <c r="AQ31" s="55" t="s">
+        <v>389</v>
       </c>
     </row>
-    <row r="30" spans="1:43" ht="134.4" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="E30" t="s">
+    <row r="32" spans="1:43" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="20" t="s">
+        <v>157</v>
+      </c>
+      <c r="C32" s="20">
+        <v>45</v>
+      </c>
+      <c r="D32" t="s">
+        <v>231</v>
+      </c>
+      <c r="E32" t="s">
+        <v>148</v>
+      </c>
+      <c r="F32" t="s">
         <v>149</v>
       </c>
-      <c r="F30" t="s">
+      <c r="G32" t="s">
+        <v>113</v>
+      </c>
+      <c r="H32" t="s">
         <v>150</v>
       </c>
-      <c r="G30" t="s">
-[...80 lines deleted...]
-      <c r="B31" s="22" t="s">
+      <c r="I32" t="s">
         <v>156</v>
       </c>
-      <c r="C31" s="22">
-[...23 lines deleted...]
-      <c r="U31" s="49" t="s">
+      <c r="T32" s="45"/>
+      <c r="U32" s="44" t="s">
         <v>118</v>
       </c>
-      <c r="W31" s="41" t="s">
-[...5 lines deleted...]
-      <c r="Y31" s="43" t="s">
+      <c r="X32" s="36" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y32" s="38" t="s">
         <v>132</v>
       </c>
-      <c r="Z31" s="44" t="s">
+      <c r="Z32" s="24" t="s">
         <v>139</v>
       </c>
-      <c r="AA31" s="110" t="s">
-[...35 lines deleted...]
-      <c r="AO31" s="58" t="s">
+      <c r="AA32" s="103" t="s">
+        <v>144</v>
+      </c>
+      <c r="AN32" s="45"/>
+      <c r="AO32" s="51" t="s">
         <v>223</v>
-      </c>
-[...50 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="33" spans="1:41" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B33" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="20" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" s="20">
+        <v>45</v>
+      </c>
+      <c r="D33" t="s">
+        <v>231</v>
+      </c>
+      <c r="E33" t="s">
+        <v>148</v>
+      </c>
+      <c r="F33" t="s">
+        <v>149</v>
+      </c>
+      <c r="G33" t="s">
+        <v>113</v>
+      </c>
+      <c r="H33" t="s">
+        <v>150</v>
+      </c>
+      <c r="I33" t="s">
         <v>159</v>
       </c>
-      <c r="C33" s="22">
-[...35 lines deleted...]
-        <v>225</v>
+      <c r="U33" s="44" t="s">
+        <v>260</v>
+      </c>
+      <c r="X33" s="45"/>
+      <c r="Y33" s="74" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z33" s="102" t="s">
+        <v>266</v>
+      </c>
+      <c r="AA33" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="AN33" s="45"/>
+      <c r="AO33" s="51" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:41" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      <c r="C34" s="22">
+        <v>72</v>
+      </c>
+      <c r="B34" s="20" t="s">
+        <v>160</v>
+      </c>
+      <c r="C34" s="20">
         <v>45</v>
       </c>
       <c r="D34" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E34" t="s">
+        <v>148</v>
+      </c>
+      <c r="F34" t="s">
         <v>149</v>
       </c>
-      <c r="F34" t="s">
+      <c r="G34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H34" t="s">
         <v>150</v>
       </c>
-      <c r="G34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I34" t="s">
-        <v>160</v>
-[...10 lines deleted...]
-        <v>226</v>
+        <v>159</v>
+      </c>
+      <c r="Y34" s="102" t="s">
+        <v>265</v>
+      </c>
+      <c r="Z34" s="75"/>
+      <c r="AA34" s="102" t="s">
+        <v>146</v>
+      </c>
+      <c r="AN34" s="45"/>
+      <c r="AO34" s="52" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="35" spans="1:41" ht="19.2" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="C35" s="22">
+        <v>74</v>
+      </c>
+      <c r="B35" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="C35" s="20">
         <v>40</v>
       </c>
       <c r="D35" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E35" t="s">
+        <v>148</v>
+      </c>
+      <c r="F35" t="s">
         <v>149</v>
       </c>
-      <c r="F35" t="s">
+      <c r="G35" t="s">
+        <v>113</v>
+      </c>
+      <c r="H35" t="s">
         <v>150</v>
       </c>
-      <c r="G35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I35" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-      <c r="AN35" s="51"/>
+        <v>159</v>
+      </c>
+      <c r="AA35" s="102" t="s">
+        <v>266</v>
+      </c>
+      <c r="AN35" s="45"/>
     </row>
     <row r="36" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B36" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="20" t="s">
+        <v>162</v>
+      </c>
+      <c r="C36" s="20">
+        <v>54</v>
+      </c>
+      <c r="D36" t="s">
+        <v>230</v>
+      </c>
+      <c r="E36" t="s">
+        <v>148</v>
+      </c>
+      <c r="F36" t="s">
+        <v>149</v>
+      </c>
+      <c r="G36" t="s">
+        <v>113</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+      <c r="I36" t="s">
         <v>163</v>
-      </c>
-[...19 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="37" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="C37" s="22">
+        <v>59</v>
+      </c>
+      <c r="B37" s="20" t="s">
+        <v>164</v>
+      </c>
+      <c r="C37" s="20">
         <v>54</v>
       </c>
       <c r="D37" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E37" t="s">
+        <v>148</v>
+      </c>
+      <c r="F37" t="s">
         <v>149</v>
       </c>
-      <c r="F37" t="s">
+      <c r="G37" t="s">
+        <v>113</v>
+      </c>
+      <c r="H37" t="s">
         <v>150</v>
       </c>
-      <c r="G37" t="s">
-[...2 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="C38" s="22">
+        <v>61</v>
+      </c>
+      <c r="B38" s="20" t="s">
+        <v>165</v>
+      </c>
+      <c r="C38" s="20">
         <v>54</v>
       </c>
       <c r="D38" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E38" t="s">
+        <v>148</v>
+      </c>
+      <c r="F38" t="s">
         <v>149</v>
       </c>
-      <c r="F38" t="s">
+      <c r="G38" t="s">
+        <v>113</v>
+      </c>
+      <c r="H38" t="s">
         <v>150</v>
       </c>
-      <c r="G38" t="s">
-[...2 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="C39" s="22">
+        <v>63</v>
+      </c>
+      <c r="B39" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="C39" s="20">
         <v>54</v>
       </c>
       <c r="D39" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E39" t="s">
+        <v>148</v>
+      </c>
+      <c r="F39" t="s">
         <v>149</v>
       </c>
-      <c r="F39" t="s">
+      <c r="G39" t="s">
+        <v>113</v>
+      </c>
+      <c r="H39" t="s">
         <v>150</v>
       </c>
-      <c r="G39" t="s">
-[...2 lines deleted...]
-      <c r="H39" t="s">
+      <c r="I39" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="C40" s="22">
+        <v>65</v>
+      </c>
+      <c r="B40" s="20" t="s">
+        <v>167</v>
+      </c>
+      <c r="C40" s="20">
         <v>54</v>
       </c>
       <c r="D40" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E40" t="s">
+        <v>148</v>
+      </c>
+      <c r="F40" t="s">
         <v>149</v>
       </c>
-      <c r="F40" t="s">
+      <c r="G40" t="s">
+        <v>113</v>
+      </c>
+      <c r="H40" t="s">
         <v>150</v>
       </c>
-      <c r="G40" t="s">
-[...2 lines deleted...]
-      <c r="H40" t="s">
+      <c r="I40" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="41" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="C41" s="22">
+        <v>67</v>
+      </c>
+      <c r="B41" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="C41" s="20">
         <v>45</v>
       </c>
       <c r="D41" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E41" t="s">
+        <v>148</v>
+      </c>
+      <c r="F41" t="s">
         <v>149</v>
       </c>
-      <c r="F41" t="s">
+      <c r="G41" t="s">
+        <v>113</v>
+      </c>
+      <c r="H41" t="s">
         <v>150</v>
       </c>
-      <c r="G41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I41" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="42" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="C42" s="22">
+        <v>69</v>
+      </c>
+      <c r="B42" s="20" t="s">
+        <v>169</v>
+      </c>
+      <c r="C42" s="20">
         <v>45</v>
       </c>
       <c r="D42" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E42" t="s">
+        <v>148</v>
+      </c>
+      <c r="F42" t="s">
         <v>149</v>
       </c>
-      <c r="F42" t="s">
+      <c r="G42" t="s">
+        <v>113</v>
+      </c>
+      <c r="H42" t="s">
         <v>150</v>
       </c>
-      <c r="G42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I42" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="43" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="C43" s="22">
+        <v>71</v>
+      </c>
+      <c r="B43" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="C43" s="20">
         <v>45</v>
       </c>
       <c r="D43" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E43" t="s">
+        <v>148</v>
+      </c>
+      <c r="F43" t="s">
         <v>149</v>
       </c>
-      <c r="F43" t="s">
+      <c r="G43" t="s">
+        <v>113</v>
+      </c>
+      <c r="H43" t="s">
         <v>150</v>
       </c>
-      <c r="G43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I43" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="C44" s="22">
+        <v>73</v>
+      </c>
+      <c r="B44" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="C44" s="20">
         <v>45</v>
       </c>
       <c r="D44" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E44" t="s">
+        <v>148</v>
+      </c>
+      <c r="F44" t="s">
         <v>149</v>
       </c>
-      <c r="F44" t="s">
+      <c r="G44" t="s">
+        <v>113</v>
+      </c>
+      <c r="H44" t="s">
         <v>150</v>
       </c>
-      <c r="G44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I44" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="45" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-      <c r="C45" s="22">
+        <v>75</v>
+      </c>
+      <c r="B45" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="C45" s="20">
         <v>40</v>
       </c>
       <c r="D45" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E45" t="s">
+        <v>148</v>
+      </c>
+      <c r="F45" t="s">
         <v>149</v>
       </c>
-      <c r="F45" t="s">
+      <c r="G45" t="s">
+        <v>113</v>
+      </c>
+      <c r="H45" t="s">
         <v>150</v>
       </c>
-      <c r="G45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I45" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="46" spans="1:41" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-      <c r="C46" s="22">
+        <v>77</v>
+      </c>
+      <c r="B46" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="C46" s="20">
         <v>54</v>
       </c>
       <c r="D46" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E46" t="s">
+        <v>148</v>
+      </c>
+      <c r="F46" t="s">
         <v>149</v>
       </c>
-      <c r="F46" t="s">
+      <c r="G46" t="s">
+        <v>113</v>
+      </c>
+      <c r="H46" t="s">
         <v>150</v>
       </c>
-      <c r="G46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I46" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="47" spans="1:41" x14ac:dyDescent="0.3">
-      <c r="A47" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="16" t="s">
+      <c r="A47" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>398</v>
+      </c>
+      <c r="C47" s="20">
+        <v>46</v>
+      </c>
+      <c r="D47" t="s">
+        <v>233</v>
+      </c>
+      <c r="E47" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="H47" t="s">
         <v>175</v>
-      </c>
-[...14 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:41" x14ac:dyDescent="0.3">
-      <c r="A48" s="24" t="s">
-[...5 lines deleted...]
-      <c r="C48" s="22">
+      <c r="A48" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B48" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="C48" s="20">
         <v>45</v>
       </c>
       <c r="D48" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E48" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G48" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A49" s="24" t="s">
-[...5 lines deleted...]
-      <c r="C49" s="22">
+      <c r="A49" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B49" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="C49" s="20">
         <v>45</v>
       </c>
       <c r="D49" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E49" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G49" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A50" s="24" t="s">
-[...5 lines deleted...]
-      <c r="C50" s="22">
+      <c r="A50" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="C50" s="20">
         <v>45</v>
       </c>
       <c r="D50" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E50" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G50" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A51" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="22" t="s">
+      <c r="A51" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B51" s="20" t="s">
+        <v>179</v>
+      </c>
+      <c r="C51" s="20">
+        <v>43</v>
+      </c>
+      <c r="D51" t="s">
+        <v>234</v>
+      </c>
+      <c r="E51" t="s">
+        <v>112</v>
+      </c>
+      <c r="G51" t="s">
         <v>180</v>
-      </c>
-[...10 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A52" s="21" t="s">
-[...5 lines deleted...]
-      <c r="C52" s="22">
+      <c r="A52" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="20">
         <v>44</v>
       </c>
       <c r="D52" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E52" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G52" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A53" s="21" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="22">
+      <c r="A53" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B53" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C53" s="20">
         <v>44</v>
       </c>
       <c r="D53" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E53" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G53" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A54" s="22" t="s">
+      <c r="A54" s="20" t="s">
+        <v>183</v>
+      </c>
+      <c r="B54" s="20" t="s">
         <v>184</v>
       </c>
-      <c r="B54" s="22" t="s">
+      <c r="C54" s="23">
+        <v>47</v>
+      </c>
+      <c r="D54" t="s">
+        <v>184</v>
+      </c>
+      <c r="E54" t="s">
+        <v>143</v>
+      </c>
+      <c r="G54" s="20" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A55" s="22" t="s">
+      <c r="A55" s="20" t="s">
+        <v>186</v>
+      </c>
+      <c r="B55" s="20" t="s">
         <v>187</v>
       </c>
-      <c r="B55" s="22" t="s">
+      <c r="C55" s="23">
+        <v>47</v>
+      </c>
+      <c r="D55" t="s">
+        <v>184</v>
+      </c>
+      <c r="E55" s="20" t="s">
         <v>188</v>
       </c>
-      <c r="C55" s="25">
-[...8 lines deleted...]
-      <c r="F55" s="22"/>
+      <c r="F55" s="20"/>
       <c r="G55" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A56" s="22" t="s">
+      <c r="A56" s="20" t="s">
+        <v>189</v>
+      </c>
+      <c r="B56" s="20" t="s">
         <v>190</v>
       </c>
-      <c r="B56" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="25">
+      <c r="C56" s="23">
         <v>47</v>
       </c>
       <c r="D56" t="s">
+        <v>184</v>
+      </c>
+      <c r="E56" t="s">
+        <v>143</v>
+      </c>
+      <c r="G56" s="20" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A57" s="22" t="s">
+      <c r="A57" s="20" t="s">
+        <v>191</v>
+      </c>
+      <c r="B57" s="20" t="s">
         <v>192</v>
       </c>
-      <c r="B57" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="25">
+      <c r="C57" s="23">
         <v>47</v>
       </c>
       <c r="D57" t="s">
+        <v>184</v>
+      </c>
+      <c r="E57" t="s">
+        <v>143</v>
+      </c>
+      <c r="G57" s="20" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A58" s="22" t="s">
+      <c r="A58" s="20" t="s">
+        <v>193</v>
+      </c>
+      <c r="B58" s="20" t="s">
         <v>194</v>
       </c>
-      <c r="B58" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="25">
+      <c r="C58" s="23">
         <v>47</v>
       </c>
       <c r="D58" t="s">
+        <v>184</v>
+      </c>
+      <c r="E58" t="s">
+        <v>143</v>
+      </c>
+      <c r="G58" s="20" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A59" s="22" t="s">
+      <c r="A59" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="B59" s="20" t="s">
         <v>196</v>
       </c>
-      <c r="B59" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="25">
+      <c r="C59" s="23">
         <v>47</v>
       </c>
       <c r="D59" t="s">
+        <v>184</v>
+      </c>
+      <c r="E59" t="s">
+        <v>143</v>
+      </c>
+      <c r="G59" s="20" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A60" s="22" t="s">
+      <c r="A60" s="20" t="s">
+        <v>197</v>
+      </c>
+      <c r="B60" s="20" t="s">
         <v>198</v>
       </c>
-      <c r="B60" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="25">
+      <c r="C60" s="23">
         <v>47</v>
       </c>
       <c r="D60" t="s">
+        <v>184</v>
+      </c>
+      <c r="E60" t="s">
+        <v>143</v>
+      </c>
+      <c r="G60" s="20" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
+        <v>199</v>
+      </c>
+      <c r="B61" t="s">
         <v>200</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="25">
+      <c r="C61" s="23">
         <v>47</v>
       </c>
       <c r="D61" t="s">
+        <v>184</v>
+      </c>
+      <c r="E61" t="s">
+        <v>143</v>
+      </c>
+      <c r="G61" s="20" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
+        <v>201</v>
+      </c>
+      <c r="B62" t="s">
         <v>202</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="25">
+      <c r="C62" s="23">
         <v>48</v>
       </c>
       <c r="D62" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="E62" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>143</v>
+      </c>
+      <c r="G62" s="20" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
         <v>204</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="25">
+      <c r="C63" s="23">
         <v>48</v>
       </c>
       <c r="D63" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="E63" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>143</v>
+      </c>
+      <c r="G63" s="20" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
         <v>206</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="23">
+        <v>48</v>
+      </c>
+      <c r="D64" t="s">
+        <v>235</v>
+      </c>
+      <c r="E64" t="s">
+        <v>143</v>
+      </c>
+      <c r="G64" s="20" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A65" t="s">
         <v>207</v>
       </c>
-      <c r="C64" s="25">
+      <c r="B65" t="s">
+        <v>208</v>
+      </c>
+      <c r="C65" s="23">
         <v>48</v>
       </c>
-      <c r="D64" t="s">
-[...6 lines deleted...]
-        <v>186</v>
+      <c r="D65" t="s">
+        <v>235</v>
+      </c>
+      <c r="E65" t="s">
+        <v>143</v>
+      </c>
+      <c r="G65" s="20" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B65" t="s">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A66" t="s">
         <v>209</v>
       </c>
-      <c r="C65" s="25">
+      <c r="B66" t="s">
+        <v>210</v>
+      </c>
+      <c r="C66" s="23">
         <v>48</v>
       </c>
-      <c r="D65" t="s">
-[...6 lines deleted...]
-        <v>186</v>
+      <c r="D66" t="s">
+        <v>235</v>
+      </c>
+      <c r="E66" t="s">
+        <v>143</v>
+      </c>
+      <c r="G66" s="20" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B66" t="s">
+    <row r="67" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A67" t="s">
         <v>211</v>
       </c>
-      <c r="C66" s="25">
+      <c r="B67" t="s">
+        <v>212</v>
+      </c>
+      <c r="C67" s="23">
         <v>48</v>
       </c>
-      <c r="D66" t="s">
-[...6 lines deleted...]
-        <v>186</v>
+      <c r="D67" t="s">
+        <v>235</v>
+      </c>
+      <c r="E67" t="s">
+        <v>143</v>
+      </c>
+      <c r="G67" s="20" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B67" t="s">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A68" t="s">
         <v>213</v>
       </c>
-      <c r="C67" s="25">
+      <c r="B68" t="s">
+        <v>214</v>
+      </c>
+      <c r="C68" s="23">
         <v>48</v>
       </c>
-      <c r="D67" t="s">
-[...6 lines deleted...]
-        <v>186</v>
+      <c r="D68" t="s">
+        <v>235</v>
+      </c>
+      <c r="E68" t="s">
+        <v>143</v>
+      </c>
+      <c r="G68" s="20" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B68" t="s">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A69" t="s">
         <v>215</v>
       </c>
-      <c r="C68" s="25">
+      <c r="B69" t="s">
+        <v>216</v>
+      </c>
+      <c r="C69" s="23">
         <v>48</v>
       </c>
-      <c r="D68" t="s">
-[...6 lines deleted...]
-        <v>186</v>
+      <c r="D69" t="s">
+        <v>235</v>
+      </c>
+      <c r="E69" t="s">
+        <v>143</v>
+      </c>
+      <c r="G69" s="20" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B69" t="s">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
         <v>217</v>
       </c>
-      <c r="C69" s="25">
+      <c r="B70" t="s">
+        <v>200</v>
+      </c>
+      <c r="C70" s="23">
         <v>48</v>
       </c>
-      <c r="D69" t="s">
-[...6 lines deleted...]
-        <v>186</v>
+      <c r="D70" t="s">
+        <v>235</v>
+      </c>
+      <c r="E70" t="s">
+        <v>143</v>
+      </c>
+      <c r="G70" s="20" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A70" t="s">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A71" t="s">
         <v>218</v>
       </c>
-      <c r="B70" t="s">
-[...12 lines deleted...]
-        <v>186</v>
+      <c r="B71" t="s">
+        <v>219</v>
+      </c>
+      <c r="C71" s="23">
+        <v>49</v>
+      </c>
+      <c r="D71" t="s">
+        <v>236</v>
+      </c>
+      <c r="E71" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F71" s="20"/>
+      <c r="G71" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B71" t="s">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A72" t="s">
+        <v>79</v>
+      </c>
+      <c r="B72" t="s">
         <v>220</v>
       </c>
-      <c r="C71" s="25">
-[...10 lines deleted...]
-        <v>114</v>
+      <c r="C72" s="23">
+        <v>53</v>
+      </c>
+      <c r="D72" t="s">
+        <v>237</v>
+      </c>
+      <c r="E72" t="s">
+        <v>143</v>
+      </c>
+      <c r="G72" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A72" t="s">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A73" t="s">
         <v>80</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B73" t="s">
         <v>221</v>
       </c>
-      <c r="C72" s="25">
+      <c r="C73" s="23">
         <v>53</v>
       </c>
-      <c r="D72" t="s">
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="D73" t="s">
+        <v>237</v>
+      </c>
+      <c r="E73" t="s">
+        <v>143</v>
+      </c>
+      <c r="G73" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A73" t="s">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A74" t="s">
         <v>81</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B74" t="s">
         <v>222</v>
       </c>
-      <c r="C73" s="25">
+      <c r="C74" s="23">
         <v>53</v>
       </c>
-      <c r="D73" t="s">
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="D74" t="s">
+        <v>237</v>
+      </c>
+      <c r="E74" t="s">
+        <v>143</v>
+      </c>
+      <c r="G74" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A74" t="s">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A75" t="s">
         <v>82</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B75" t="s">
         <v>223</v>
       </c>
-      <c r="C74" s="25">
+      <c r="C75" s="23">
         <v>53</v>
       </c>
-      <c r="D74" t="s">
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="D75" t="s">
+        <v>237</v>
+      </c>
+      <c r="E75" t="s">
+        <v>143</v>
+      </c>
+      <c r="G75" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A75" t="s">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A76" t="s">
         <v>83</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B76" t="s">
         <v>224</v>
       </c>
-      <c r="C75" s="25">
+      <c r="C76" s="23">
         <v>53</v>
       </c>
-      <c r="D75" t="s">
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="D76" t="s">
+        <v>237</v>
+      </c>
+      <c r="E76" t="s">
+        <v>143</v>
+      </c>
+      <c r="G76" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A76" t="s">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A77" t="s">
         <v>84</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B77" t="s">
         <v>225</v>
       </c>
-      <c r="C76" s="25">
+      <c r="C77" s="23">
         <v>53</v>
       </c>
-      <c r="D76" t="s">
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="D77" t="s">
+        <v>237</v>
+      </c>
+      <c r="E77" t="s">
+        <v>143</v>
+      </c>
+      <c r="G77" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-        <v>114</v>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A78" t="s">
+        <v>93</v>
+      </c>
+      <c r="B78" t="s">
+        <v>32</v>
+      </c>
+      <c r="C78" s="23">
+        <v>55</v>
       </c>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="E78" s="26" t="s">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A79" s="226" t="s">
+        <v>384</v>
+      </c>
+      <c r="B79" s="226" t="s">
+        <v>385</v>
+      </c>
+      <c r="C79" s="23">
+        <v>50</v>
+      </c>
+      <c r="E79" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F79" s="20"/>
+      <c r="G79" t="s">
         <v>113</v>
       </c>
-      <c r="F78" s="26"/>
-[...4 lines deleted...]
-      <c r="I78" s="26"/>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="E79" s="26" t="s">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A80" t="s">
+        <v>250</v>
+      </c>
+      <c r="B80" t="s">
+        <v>260</v>
+      </c>
+      <c r="C80">
+        <v>44</v>
+      </c>
+      <c r="E80" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F80" s="20"/>
+      <c r="G80" t="s">
         <v>113</v>
       </c>
-      <c r="F79" s="26"/>
-[...4 lines deleted...]
-      <c r="I79" s="26"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-        <v>55</v>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A81" t="s">
+        <v>252</v>
+      </c>
+      <c r="B81" t="s">
+        <v>263</v>
+      </c>
+      <c r="C81">
+        <v>44</v>
+      </c>
+      <c r="E81" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F81" s="20"/>
+      <c r="G81" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="81" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A81" t="s">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A82" t="s">
+        <v>253</v>
+      </c>
+      <c r="B82" t="s">
+        <v>261</v>
+      </c>
+      <c r="C82">
+        <v>44</v>
+      </c>
+      <c r="E82" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F82" s="20"/>
+      <c r="G82" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A83" t="s">
+        <v>254</v>
+      </c>
+      <c r="B83" t="s">
+        <v>262</v>
+      </c>
+      <c r="C83">
+        <v>44</v>
+      </c>
+      <c r="E83" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F83" s="20"/>
+      <c r="G83" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A84" t="s">
+        <v>255</v>
+      </c>
+      <c r="B84" t="s">
+        <v>264</v>
+      </c>
+      <c r="C84">
+        <v>44</v>
+      </c>
+      <c r="E84" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F84" s="20"/>
+      <c r="G84" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A85" t="s">
+        <v>256</v>
+      </c>
+      <c r="B85" t="s">
+        <v>265</v>
+      </c>
+      <c r="C85">
+        <v>41</v>
+      </c>
+      <c r="E85" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F85" s="20"/>
+      <c r="G85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A86" t="s">
+        <v>257</v>
+      </c>
+      <c r="B86" t="s">
+        <v>266</v>
+      </c>
+      <c r="C86">
+        <v>44</v>
+      </c>
+      <c r="E86" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F86" s="20"/>
+      <c r="G86" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A87" t="s">
+        <v>258</v>
+      </c>
+      <c r="B87" t="s">
+        <v>267</v>
+      </c>
+      <c r="C87">
+        <v>54</v>
+      </c>
+      <c r="E87" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F87" s="20"/>
+      <c r="G87" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A88" t="s">
         <v>259</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B88" t="s">
+        <v>268</v>
+      </c>
+      <c r="C88">
+        <v>54</v>
+      </c>
+      <c r="E88" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F88" s="20"/>
+      <c r="G88" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A89" t="s">
+        <v>271</v>
+      </c>
+      <c r="B89" t="s">
         <v>269</v>
       </c>
+      <c r="C89">
+        <v>54</v>
+      </c>
+      <c r="E89" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F89" s="20"/>
+      <c r="G89" t="s">
+        <v>113</v>
+      </c>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B82" t="s">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A90" t="s">
         <v>272</v>
       </c>
+      <c r="B90" t="s">
+        <v>270</v>
+      </c>
+      <c r="C90">
+        <v>54</v>
+      </c>
+      <c r="E90" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F90" s="20"/>
+      <c r="G90" t="s">
+        <v>113</v>
+      </c>
     </row>
-    <row r="83" spans="1:2" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>270</v>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A91" t="s">
+        <v>277</v>
+      </c>
+      <c r="B91" t="s">
+        <v>273</v>
+      </c>
+      <c r="C91">
+        <v>45</v>
+      </c>
+      <c r="E91" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F91" s="20"/>
+      <c r="G91" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="84" spans="1:2" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>271</v>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A92" t="s">
+        <v>278</v>
+      </c>
+      <c r="B92" t="s">
+        <v>274</v>
+      </c>
+      <c r="C92">
+        <v>45</v>
+      </c>
+      <c r="E92" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F92" s="20"/>
+      <c r="G92" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>273</v>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A93" t="s">
+        <v>279</v>
+      </c>
+      <c r="B93" t="s">
+        <v>275</v>
+      </c>
+      <c r="C93">
+        <v>45</v>
+      </c>
+      <c r="E93" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F93" s="20"/>
+      <c r="G93" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="86" spans="1:2" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>274</v>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A94" t="s">
+        <v>280</v>
+      </c>
+      <c r="B94" t="s">
+        <v>276</v>
+      </c>
+      <c r="C94">
+        <v>45</v>
+      </c>
+      <c r="E94" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F94" s="20"/>
+      <c r="G94" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="87" spans="1:2" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>275</v>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A95" t="s">
+        <v>283</v>
+      </c>
+      <c r="B95" t="s">
+        <v>281</v>
+      </c>
+      <c r="C95">
+        <v>40</v>
+      </c>
+      <c r="E95" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F95" s="20"/>
+      <c r="G95" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>276</v>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A96" t="s">
+        <v>284</v>
+      </c>
+      <c r="B96" t="s">
+        <v>282</v>
+      </c>
+      <c r="C96">
+        <v>54</v>
+      </c>
+      <c r="E96" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F96" s="20"/>
+      <c r="G96" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="89" spans="1:2" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>277</v>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A97" s="226" t="s">
+        <v>386</v>
+      </c>
+      <c r="B97" s="226" t="s">
+        <v>387</v>
+      </c>
+      <c r="C97" s="226">
+        <v>46</v>
+      </c>
+      <c r="D97" s="226"/>
+      <c r="E97" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F97" s="20"/>
+      <c r="G97" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="90" spans="1:2" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>278</v>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A98" s="226" t="s">
+        <v>388</v>
+      </c>
+      <c r="B98" s="226" t="s">
+        <v>389</v>
+      </c>
+      <c r="C98" s="226">
+        <v>44</v>
+      </c>
+      <c r="D98" s="226"/>
+      <c r="E98" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F98" s="20"/>
+      <c r="G98" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="91" spans="1:2" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>279</v>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A99" s="226" t="s">
+        <v>390</v>
+      </c>
+      <c r="B99" t="s">
+        <v>391</v>
+      </c>
+      <c r="C99" s="226">
+        <v>43</v>
+      </c>
+      <c r="D99" s="226"/>
+      <c r="E99" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F99" s="20"/>
+      <c r="G99" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="92" spans="1:2" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>282</v>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A100" t="s">
+        <v>392</v>
+      </c>
+      <c r="B100" s="20" t="s">
+        <v>393</v>
+      </c>
+      <c r="C100" s="226">
+        <v>54</v>
+      </c>
+      <c r="D100" s="226"/>
+      <c r="E100" t="s">
+        <v>148</v>
+      </c>
+      <c r="F100" t="s">
+        <v>149</v>
+      </c>
+      <c r="G100" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="93" spans="1:2" x14ac:dyDescent="0.3">
-[...44 lines deleted...]
-        <v>256</v>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A101" t="s">
+        <v>248</v>
+      </c>
+      <c r="B101" t="s">
+        <v>247</v>
+      </c>
+      <c r="C101" s="226">
+        <v>54</v>
+      </c>
+      <c r="E101" t="s">
+        <v>148</v>
+      </c>
+      <c r="F101" t="s">
+        <v>149</v>
+      </c>
+      <c r="G101" t="s">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="4HI/2+y9EOXF+uEDSQkh741IcNp3vGKlW9+PRXFVMrsjkZ4fbJbHAEq6HkNH3IEL4pnLMjuFDxN8FQk5lschmg==" saltValue="wu4PGH/PTvSIavEjpMdFjg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="q2J75szC2wVlPYxx4cUJ7zXLIPWBUE7GOKVOwDVzCBKkdkoirMh7YSJeFprQYAlyMsUr2wVk6hG1Y0YA63+3fw==" saltValue="6w72xii+FP1a12gl7w+7lQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="10">
     <mergeCell ref="AB27:AL27"/>
     <mergeCell ref="AN27:AQ27"/>
     <mergeCell ref="R15:T15"/>
     <mergeCell ref="U15:X15"/>
     <mergeCell ref="Y15:AA15"/>
     <mergeCell ref="AB15:AL15"/>
     <mergeCell ref="AN15:AQ15"/>
     <mergeCell ref="R27:T27"/>
     <mergeCell ref="U27:X27"/>
     <mergeCell ref="Y27:AA27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D6DCB77572E21B428BD1A5F6FB961200" ma:contentTypeVersion="12" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="1f7deee63c027779e367f0bb11db5985">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b32a81be-183a-4ab5-a8ab-ac5f1b0af6c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3263859f775a37b823427e734765282c" ns2:_="">
+    <xsd:import namespace="b32a81be-183a-4ab5-a8ab-ac5f1b0af6c9"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Title0" minOccurs="0"/>
+                <xsd:element ref="ns2:Title1" minOccurs="0"/>
+                <xsd:element ref="ns2:Title2" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b32a81be-183a-4ab5-a8ab-ac5f1b0af6c9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Title0" ma:index="8" nillable="true" ma:displayName="Title" ma:description="" ma:internalName="Title0">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Title1" ma:index="9" nillable="true" ma:displayName="Title" ma:description="" ma:internalName="Title1">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Title2" ma:index="10" nillable="true" ma:displayName="Title" ma:description="" ma:internalName="Title2">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2da67cf7-fe4b-4a66-9a0d-a2326cc296fa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Title2 xmlns="b32a81be-183a-4ab5-a8ab-ac5f1b0af6c9" xsi:nil="true"/>
+    <Title1 xmlns="b32a81be-183a-4ab5-a8ab-ac5f1b0af6c9" xsi:nil="true"/>
+    <Title0 xmlns="b32a81be-183a-4ab5-a8ab-ac5f1b0af6c9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b32a81be-183a-4ab5-a8ab-ac5f1b0af6c9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6F5991C-6AEE-4AF2-AE49-03D9FEE088CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b32a81be-183a-4ab5-a8ab-ac5f1b0af6c9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F218C4EB-6541-4357-9EBA-F9989025FED3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="b32a81be-183a-4ab5-a8ab-ac5f1b0af6c9"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56FE29F9-346E-4654-911A-B7E170F12B8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0ce80e9c-661b-453a-b52e-c00e4f65cc34}" enabled="1" method="Standard" siteId="{bbc3bd55-2812-4652-96ae-ce7932a2e8b5}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Tool</vt:lpstr>
       <vt:lpstr>Combinatieschema</vt:lpstr>
-      <vt:lpstr>Tool</vt:lpstr>
       <vt:lpstr>input tool</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jongh, Astrid de</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D6DCB77572E21B428BD1A5F6FB961200</vt:lpwstr>
+  </property>
+</Properties>
+</file>